--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -16,51 +16,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>Расходные медицинские материалы</t>
   </si>
   <si>
     <t>Бинты</t>
   </si>
   <si>
     <t>Бинты марлевые</t>
   </si>
   <si>
     <t>Бинты марлевые нестерильные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
@@ -114,51 +114,51 @@
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007123</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007126</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х100 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>12007014</t>
+    <t>12007127</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х100 мм, 6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-6-ml-plastik/</t>
   </si>
   <si>
     <t>12007129</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х100 мм, 7 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-7-ml-plastik/</t>
   </si>
   <si>
     <t>12007120</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х75 мм, 2 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-2-ml-plastik/</t>
   </si>
@@ -168,54 +168,54 @@
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007124</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007125</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 13х75 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>NE463</t>
-[...2 lines deleted...]
-    <t>Вакуумные пробирки без наполнителя, 16х100 мм, 8 мл, пластик, 50 шт/уп.</t>
+    <t>12007170</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки без наполнителя, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
     <t>12007171</t>
   </si>
   <si>
     <t>Вакуумные пробирки без наполнителя, 16х100 мм, 9 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования сыворотки крови с активатором свертывания</t>
   </si>
   <si>
     <t>12007132</t>
   </si>
   <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-3-ml-plastik/</t>
   </si>
@@ -270,65 +270,71 @@
   <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007134</t>
   </si>
   <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007135</t>
   </si>
   <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 13х75 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-5-ml-plastik/</t>
   </si>
   <si>
+    <t>12007165</t>
+  </si>
+  <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 16х100 мм, 10 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-10-ml-plastik/</t>
   </si>
   <si>
     <t>12007163</t>
   </si>
   <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
+    <t>12007164</t>
+  </si>
+  <si>
     <t>Вакуумные пробирки с активатором свертывания крови, 16х100 мм, 9 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования сыворотки крови с активатором свертывания и гелем</t>
   </si>
   <si>
     <t>12007140</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования сыворотки крови с активатором свертывания и гелем, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007143</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования сыворотки крови с активатором свертывания и гелем, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-4-ml-plastik/</t>
@@ -453,99 +459,111 @@
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-2-7-ml-plastik/</t>
   </si>
   <si>
     <t>12007074</t>
   </si>
   <si>
     <t>Вакуумные пробирки с цитратом натрия 3,2%, 13х75 мм, 3,6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-3-6-ml-plastik/</t>
   </si>
   <si>
     <t>12007457</t>
   </si>
   <si>
     <t>Вакуумные пробирки с цитратом натрия 3,2%, 13х75 мм, 4,5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-4-5-ml-plastik/</t>
   </si>
   <si>
     <t>12007080</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 1,8 мл, пластик</t>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 1,8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-1-8-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 2,7 мл, пластик</t>
+    <t>12007082</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 2,7 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-2-7-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 3,6 мл, пластик</t>
+    <t>12007085</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 3,6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-3-6-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 4,5 мл, пластик</t>
+    <t>12007086</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х100 мм, 4,5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-4-5-ml-plastik/</t>
   </si>
   <si>
     <t>12007081</t>
   </si>
   <si>
     <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 1,8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-1-8-ml-plastik/</t>
   </si>
   <si>
-    <t>12007082</t>
-[...1 lines deleted...]
-  <si>
     <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 2,7 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 3,6 мл, пластик</t>
+    <t>12007084</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 3,6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 4,5 мл, пластик</t>
+    <t>12007087</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 4,5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки с гепарином для исследования плазмы</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином и гелем, 13х100 мм, 4 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином и гелем, 13х100 мм, 5 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-5-ml-plastik/</t>
   </si>
   <si>
     <t>12007090</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
@@ -585,174 +603,216 @@
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х100 мм, 7 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-7-ml-plastik/</t>
   </si>
   <si>
     <t>12007091</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007093</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
+    <t>12007105</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 10 мл, пластик, 100 шт/уп.</t>
+  </si>
+  <si>
+    <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/</t>
+  </si>
+  <si>
     <t>12007103</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 9 мл, пластик</t>
+    <t>12007104</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 9 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 9,5 мл, пластик</t>
-[...4 lines deleted...]
-  <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином и гелем, 13х100 мм, 4 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином и гелем, 13х100 мм, 5 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-5-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином и гелем, 16х100 мм, 9 мл, пластик, 100 ш/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 2 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-2-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 3 мл, пластик</t>
+    <t>12007110</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 4 мл, пластик</t>
+    <t>12007113</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 5 мл, пластик</t>
+    <t>12007114</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 6 мл, пластик</t>
+    <t>12007115</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-6-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 7 мл, пластик</t>
+    <t>12007117</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 7 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-7-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х75 мм, 3 мл, пластик</t>
+    <t>12007111</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х75 мм, 4 мл, пластик</t>
+    <t>12007112</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 16х100 мм, 8 мл, пластик</t>
+    <t>12007190</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 16х100 мм, 10 мл, пластик, 100 шт/уп.</t>
+  </si>
+  <si>
+    <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-5-ml-plastik/</t>
+  </si>
+  <si>
+    <t>12007118</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
     <t>12007119</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 16х100 мм, 9 мл, пластик</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 16х100 мм, 9,5 мл, пластик</t>
-[...4 lines deleted...]
-  <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2/К3</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 13х100 мм, 4 мл, пластик</t>
+    <t>12007153</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 13х100 мм, 5 мл, пластик</t>
+    <t>12007155</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 13х100 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 16х100 мм, 8 мл, пластик</t>
+    <t>12007159</t>
+  </si>
+  <si>
+    <t>Вакуумные пробирки для гематологии с ЭДТА К2 и гелем, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
     <t>12007036</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007037</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007043</t>
   </si>
@@ -804,60 +864,60 @@
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007038</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007039</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 13х75 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>NE554</t>
+    <t>12007056</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
-    <t>NE555</t>
+    <t>12007057</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К2, 16х100 мм, 9 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
     <t>12007046</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007049</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-4-ml-plastik/</t>
   </si>
@@ -912,51 +972,51 @@
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 13х75 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007048</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 13х75 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007061</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 13х75 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-5-ml-plastik/</t>
   </si>
   <si>
-    <t>NE567</t>
+    <t>12007065</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
     <t>12007066</t>
   </si>
   <si>
     <t>Вакуумные пробирки для гематологии с ЭДТА К3, 16х100 мм, 9 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-9-ml-plastik/</t>
   </si>
   <si>
     <t>Катетер-бабочка</t>
   </si>
   <si>
     <t>12006381</t>
   </si>
   <si>
     <t>Игла-бабочка "Lind-Vac" с луер-адаптером 21Gх3,4", 0,8х19 мм, длина трубки 19 см, зеленая, 100 шт/уп.</t>
   </si>
@@ -1080,66 +1140,66 @@
   <si>
     <t>3.001.04</t>
   </si>
   <si>
     <t>Перчатки нитриловые смотровые нестерильные Top Glove S (голубые)</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-topglove-s-golubye/</t>
   </si>
   <si>
     <t>Скарификаторы</t>
   </si>
   <si>
     <t>12003007</t>
   </si>
   <si>
     <t>Скарификатор с боковым копьем, 1000 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/skarifikator-s-bokovym-kopem/</t>
   </si>
   <si>
     <t>12003002</t>
   </si>
   <si>
-    <t>Скарификатор с центральным копьем</t>
+    <t>Скарификатор с центральным копьем, 1000 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/skarifikator-s-centralnym-kopem/</t>
   </si>
   <si>
     <t>Тампон-зонды</t>
   </si>
   <si>
     <t>Тампон-зонды стерильные</t>
   </si>
   <si>
     <t>18000760</t>
   </si>
   <si>
-    <t>Тампон-зонд из вискозы с алюминиевым аппликатором, 0,9х147 мм, стерильный, Aptaca, 300 шт/уп.</t>
+    <t>Тампон-зонд из вискозы с алюминиевым аппликатором, 0,9х147 мм, стерильный, Aptaca, 500 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/tampon-zond-viskoza-aliminij-0-9-147-mm-sterilnyj-aptaca/</t>
   </si>
   <si>
     <t>18000819</t>
   </si>
   <si>
     <t>Тампон-зонд из вискозы с деревянным аппликатором, 150 мм, стерильный, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-sterilnyj/</t>
   </si>
   <si>
     <t>18000821</t>
   </si>
   <si>
     <t>Тампон-зонд из вискозы с пластиковым аппликатором, 150 мм, стерильный, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-sterilnyj/</t>
   </si>
   <si>
     <t>18000823</t>
   </si>
@@ -1612,51 +1672,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6b5c10d6e94598321d90749256f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cfc7f63a4621208982790725d3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aae534fa2a176b558a580f058dce4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf32b7d971f37b9ac4b0a07dd45810.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5c2fac7097d48af64931a321c941.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dffdf9c4484b4780b07de322d015.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b2e17a4b83330d29c6c01d438f08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aada1aaa8906a782450f90bb0f2b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfc01aaa3306b5fb2fbad4744e54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddcc6e0b1210890db5011005836f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7160439ddefeb4d7eb8e6617537cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837774222b0ae96f548db66d697c2cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec0b706f2ff38016f3d0b3c8a4536.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e8028068053da7e87469caeefe08.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd9bd06e464aa52ac87d6f29ed423.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678fc82c2621437e9efe2d05c0ccdb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f74f8f63edac80238cede022cb01a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86607ef4c8a87f968f0b863995ed15.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d14308e0dc507991ec406cd66bf9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2e5e22d6e73bb72635a4a1f3c45f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e8f8f314daac6cee02d731b22a90.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13358a398608bc7e0df2fe64ba45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961ea957b9ccf6beb0f952fe3cf211.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169abb233271d682bc0d29a32f6d0b7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6e3d6163b95d0afae6659c1603ea.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d860dca8bb20d9fd96d9dc538cd7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d28bd7cc142acf64037265187aa7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4672cdf886417d42e18f4d3e60766f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb61134f6a39da602600b289ab6f6.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db281e49f42b3d888f4767fdc5e6ea.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422b4787350f6886a9ef8c61e8d4a4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaa0bc976b2da690900f0be9559c5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c760293301692952799914fc248c4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bed57b6c1f8ec35fc68db9da4d87d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c6503a2f1d30b1a99fc425e0b464.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a67db048238b816b9c7bc597cec87.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6cf66eb87ca4a4685d9aabf5d9af.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694437e3f703a3907b6cecfb084a1ab.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd9146f11d39a8bedd05531cf68f6.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7782f5a4370529a779a7c64af26805.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79b49e95c351152704639df19ed5b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ec59f477d0e19781ced56318934f.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c47998c5c3a8f2b1771b73c4184f5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569cb3cf039f68028b509aace961580.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc461aa2a3081f276c8391ec9ae3d85.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233649b97c7bb0e072eec930650871c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f081fd212e3014a5ed2bd6e580d2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2130051e41a727f1e3fe0668ce54.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895258ccab64123f395e5fce564ef9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed6555b1b1678c060eeb40830d103.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dea6d580d8ea18ef347623e3e8e4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e668f8412d428c0f4830210f8971.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85036715a00cbde6b889fe56df0d5d7.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99352fb08f3fe73d244244d9f13ff.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d98b9db8d830519c16fb4f16b7db.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb79582aa390b664d60f6648ee7a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4fe34b760182f1528987bb10a472.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877415665f53c1c0f108d68297ad4ad.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208497c2ba4e2f42c97c47c71f5b675.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9111c56cfba32a6772548c83c9aa.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e09beec873446773abae0fe082716.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da33977fe34325f1edf242e318f9b.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078f77d31dfbbee86268495ad438b9.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44acd5fde8540732cbcdf151320c6e.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db5cf774dee77c15bc48429ef841c.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2548b0fbf9eefa5fe1178ca1df892e.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6843856bc32c2a1d834f4ce2be4f9.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caaa865b66fefcc2356b2e5e4d578d.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430276de852863229b72ee6b24db9d17.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2aa6f76c7a0e7aa619595a892d05.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef22b3a6275bd00a40f1fee97f9e4.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902d3c799be73773a49e90b0ef7506.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c093002bb718312f7054111d92fc.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a127b75f66fe7f2cd017bd6cb66ad8.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fcc4cd937dfdfe19d3f3688fccbd.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6fc3d5b7bda9826232e550a912536.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753e243b5e3754952299c747a7a953.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e132b817d8d1601391d095da1a124.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6f54ccf7411c8b3b850b742e298e.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28e4334f9cf3367cf27bb20d6e596.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288068e6057afbce3a03ddc816d03871.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8f8c1433f0735bd504ae0c962689.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17a0d0481abbf95d7dd670023c182.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f1d9b0dcc919ae2dc0e7c2be0557.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f413e7748fc6ac00afa73e72f189.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371638ad8d8da9be0c9be58def94bda8.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588454b8c919998b0075b4fbc0bc44.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe274bc0ff489df0256c97b4b88fd.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951690ceef27ad5390bf542bd3811c0.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067958353ede0c18b40f0cfe0856a534.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f077f38bdd7d7be2fdcf9ee0c3e22.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667803c3cb02d6f0d794bfcca74f6406.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c21d807b5eb44146baac3cbfeeccc.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5bec4076cb5e05594381c3afd66c.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3ac0417079f1cffc2eb6bf4e9d75.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd29d9fa09bdc9b0c18f1b97caabc.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698db65b40ef6be15ddbbedd5081265.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a1eaf60dc31d8428e72890c2b2fb.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc1319050203604c28eb9e77a5742.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d06521a739cce2b2b379dfb3db74a.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591b00b0e63f48fb8c4437e7eb54d6.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd02f3e670097ae9eafc6c55efd81.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0c416246988cb5333b24ddc1443f.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa26d559d3bf97eeb4480fd72336b8.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67c9e7fc21f86b3ee0d256ec4e498.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca7bcc81010cd3cb1717562bedf94.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4a04edce7285c6a15714bbb11fc6.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b2fdd7d1777a1dee6cea79ba5a7f.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18e6c7f85c851e32ced94ceef5f0e.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce6c987d4c244699c264cc27dbeae.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b02a6cf29492bc11e32f1ef35442b.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce30c4a04e87cb00811a6a6e241e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa3e592267d60865210ceb6d31bdc.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0e9b2eeead640e48bd14be108927.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ad0198846dc2d784d1910010fbb0.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb5cb52c1dad8099b31f8728d74cc.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2829a57670081513afb2b6fdf685d.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2442064ef434b5ef36da96f8cbac6.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda91219d37294a8555250dbbb8a0c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50c3b3b2cb0086bf273e4f9e1d892.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd900430cdc12b524647125bb19a97.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f3d3305eebb8e1932bdb5ad0b297.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f946a786e33b26a8909ec64ea4da5.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a447fa4866ff679417a68015d032b5.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411d3b27661c2464b0a3ecc8428eb4.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cd583ab7602253c057bc1ee6fc09.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d6329de580fcb78b86ea69932eae.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f068b850e9eed48bd62195c389356.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d2f1e68abbac09e170275c4ab75.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280060972cfe1ec5d750e00add4ff1a.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42930a491dcb4550845782a4188e19.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec31f8f7476ec04805048af815636.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006167f11835ad0e6b4eff6a814c64e.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1775465917fe1b03e61f8dca492.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3ab35573e459b16b5776c733ab69.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3cefd5de8263fc4c19ce9e0e8d8b7.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb224403f48de54ab008830c44a4dc.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe77e8caf76f5f719bc9904de356ca.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25667bd99e3ad174b3a5578c4a28a74.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4fc310662a7ba8dabad731b2becd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea97108537c7f1fbba68cdfdbbdff.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdfd9e03cb3ab519724d2e4ba6ac3.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ffb6997a3ebe927d30629f18eb6a.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b76317f43ae851c8f0e75e9ebac4c.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cbe7f6c7d182403c907d05c3d8e9.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dfd212ffbe46fd7e748d9cd40418a.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3211707ca00d11230ccf180e49029.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39073695c9d5493482d94e2361244.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba57637200c3ad1cfbc0be4c378e9.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935109be017164393c1e412885a8fb.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239e818081c0eb16edb596cd7b15aa.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556a365df60619177ca1fd291deaea.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183689411e19c6b5213e072d9b8280d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256603c39f1e67f806b1cd4cc57cd4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72283e978d99b5f0e321dc67661aa06.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6b5c10d6e94598321d90749256f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cfc7f63a4621208982790725d3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aae534fa2a176b558a580f058dce4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf32b7d971f37b9ac4b0a07dd45810.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5c2fac7097d48af64931a321c941.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dffdf9c4484b4780b07de322d015.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b2e17a4b83330d29c6c01d438f08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aada1aaa8906a782450f90bb0f2b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfc01aaa3306b5fb2fbad4744e54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddcc6e0b1210890db5011005836f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7160439ddefeb4d7eb8e6617537cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837774222b0ae96f548db66d697c2cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec0b706f2ff38016f3d0b3c8a4536.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e8028068053da7e87469caeefe08.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd9bd06e464aa52ac87d6f29ed423.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678fc82c2621437e9efe2d05c0ccdb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f74f8f63edac80238cede022cb01a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86607ef4c8a87f968f0b863995ed15.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d14308e0dc507991ec406cd66bf9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2e5e22d6e73bb72635a4a1f3c45f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e8f8f314daac6cee02d731b22a90.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13358a398608bc7e0df2fe64ba45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961ea957b9ccf6beb0f952fe3cf211.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169abb233271d682bc0d29a32f6d0b7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6e3d6163b95d0afae6659c1603ea.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d860dca8bb20d9fd96d9dc538cd7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d28bd7cc142acf64037265187aa7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4672cdf886417d42e18f4d3e60766f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb61134f6a39da602600b289ab6f6.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db281e49f42b3d888f4767fdc5e6ea.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422b4787350f6886a9ef8c61e8d4a4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaa0bc976b2da690900f0be9559c5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c760293301692952799914fc248c4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bed57b6c1f8ec35fc68db9da4d87d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c6503a2f1d30b1a99fc425e0b464.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a67db048238b816b9c7bc597cec87.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6cf66eb87ca4a4685d9aabf5d9af.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694437e3f703a3907b6cecfb084a1ab.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd9146f11d39a8bedd05531cf68f6.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7782f5a4370529a779a7c64af26805.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79b49e95c351152704639df19ed5b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ec59f477d0e19781ced56318934f.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c47998c5c3a8f2b1771b73c4184f5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569cb3cf039f68028b509aace961580.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc461aa2a3081f276c8391ec9ae3d85.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233649b97c7bb0e072eec930650871c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f081fd212e3014a5ed2bd6e580d2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2130051e41a727f1e3fe0668ce54.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895258ccab64123f395e5fce564ef9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed6555b1b1678c060eeb40830d103.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dea6d580d8ea18ef347623e3e8e4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e668f8412d428c0f4830210f8971.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85036715a00cbde6b889fe56df0d5d7.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99352fb08f3fe73d244244d9f13ff.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d98b9db8d830519c16fb4f16b7db.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb79582aa390b664d60f6648ee7a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4fe34b760182f1528987bb10a472.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877415665f53c1c0f108d68297ad4ad.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208497c2ba4e2f42c97c47c71f5b675.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9111c56cfba32a6772548c83c9aa.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078f77d31dfbbee86268495ad438b9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e09beec873446773abae0fe082716.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da33977fe34325f1edf242e318f9b.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44acd5fde8540732cbcdf151320c6e.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db5cf774dee77c15bc48429ef841c.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2548b0fbf9eefa5fe1178ca1df892e.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6843856bc32c2a1d834f4ce2be4f9.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caaa865b66fefcc2356b2e5e4d578d.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430276de852863229b72ee6b24db9d17.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2aa6f76c7a0e7aa619595a892d05.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef22b3a6275bd00a40f1fee97f9e4.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902d3c799be73773a49e90b0ef7506.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c093002bb718312f7054111d92fc.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a127b75f66fe7f2cd017bd6cb66ad8.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753e243b5e3754952299c747a7a953.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fcc4cd937dfdfe19d3f3688fccbd.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6fc3d5b7bda9826232e550a912536.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e132b817d8d1601391d095da1a124.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6f54ccf7411c8b3b850b742e298e.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28e4334f9cf3367cf27bb20d6e596.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288068e6057afbce3a03ddc816d03871.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8f8c1433f0735bd504ae0c962689.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17a0d0481abbf95d7dd670023c182.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f1d9b0dcc919ae2dc0e7c2be0557.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f413e7748fc6ac00afa73e72f189.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371638ad8d8da9be0c9be58def94bda8.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588454b8c919998b0075b4fbc0bc44.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe274bc0ff489df0256c97b4b88fd.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951690ceef27ad5390bf542bd3811c0.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067958353ede0c18b40f0cfe0856a534.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f077f38bdd7d7be2fdcf9ee0c3e22.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667803c3cb02d6f0d794bfcca74f6406.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c21d807b5eb44146baac3cbfeeccc.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5bec4076cb5e05594381c3afd66c.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3ac0417079f1cffc2eb6bf4e9d75.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd29d9fa09bdc9b0c18f1b97caabc.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698db65b40ef6be15ddbbedd5081265.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a1eaf60dc31d8428e72890c2b2fb.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc1319050203604c28eb9e77a5742.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d06521a739cce2b2b379dfb3db74a.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591b00b0e63f48fb8c4437e7eb54d6.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd02f3e670097ae9eafc6c55efd81.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0c416246988cb5333b24ddc1443f.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa26d559d3bf97eeb4480fd72336b8.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67c9e7fc21f86b3ee0d256ec4e498.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca7bcc81010cd3cb1717562bedf94.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4a04edce7285c6a15714bbb11fc6.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b2fdd7d1777a1dee6cea79ba5a7f.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18e6c7f85c851e32ced94ceef5f0e.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce6c987d4c244699c264cc27dbeae.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b02a6cf29492bc11e32f1ef35442b.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce30c4a04e87cb00811a6a6e241e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa3e592267d60865210ceb6d31bdc.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0e9b2eeead640e48bd14be108927.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ad0198846dc2d784d1910010fbb0.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb5cb52c1dad8099b31f8728d74cc.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2829a57670081513afb2b6fdf685d.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2442064ef434b5ef36da96f8cbac6.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda91219d37294a8555250dbbb8a0c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50c3b3b2cb0086bf273e4f9e1d892.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd900430cdc12b524647125bb19a97.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f3d3305eebb8e1932bdb5ad0b297.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f946a786e33b26a8909ec64ea4da5.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a447fa4866ff679417a68015d032b5.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411d3b27661c2464b0a3ecc8428eb4.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cd583ab7602253c057bc1ee6fc09.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d6329de580fcb78b86ea69932eae.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f068b850e9eed48bd62195c389356.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d2f1e68abbac09e170275c4ab75.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280060972cfe1ec5d750e00add4ff1a.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42930a491dcb4550845782a4188e19.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec31f8f7476ec04805048af815636.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006167f11835ad0e6b4eff6a814c64e.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1775465917fe1b03e61f8dca492.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3ab35573e459b16b5776c733ab69.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3cefd5de8263fc4c19ce9e0e8d8b7.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb224403f48de54ab008830c44a4dc.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe77e8caf76f5f719bc9904de356ca.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25667bd99e3ad174b3a5578c4a28a74.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4fc310662a7ba8dabad731b2becd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea97108537c7f1fbba68cdfdbbdff.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdfd9e03cb3ab519724d2e4ba6ac3.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ffb6997a3ebe927d30629f18eb6a.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b76317f43ae851c8f0e75e9ebac4c.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cbe7f6c7d182403c907d05c3d8e9.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dfd212ffbe46fd7e748d9cd40418a.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3211707ca00d11230ccf180e49029.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39073695c9d5493482d94e2361244.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba57637200c3ad1cfbc0be4c378e9.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935109be017164393c1e412885a8fb.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239e818081c0eb16edb596cd7b15aa.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556a365df60619177ca1fd291deaea.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183689411e19c6b5213e072d9b8280d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256603c39f1e67f806b1cd4cc57cd4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72283e978d99b5f0e321dc67661aa06.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3852,125 +3912,125 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2349" descr=""/>
+        <xdr:cNvPr id="61" name="product_2483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2424" descr=""/>
+        <xdr:cNvPr id="62" name="product_2349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2483" descr=""/>
+        <xdr:cNvPr id="63" name="product_2424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -4370,125 +4430,125 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2784" descr=""/>
+        <xdr:cNvPr id="75" name="product_2810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2800" descr=""/>
+        <xdr:cNvPr id="76" name="product_2784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2810" descr=""/>
+        <xdr:cNvPr id="77" name="product_2800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -7641,51 +7701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-gruppa-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-7x14-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-10-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-gelem-16-100-mm-8-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-21g/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-23g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2972" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2974" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2993" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-na-rezinke-3-slojnaya-s-fiksatorom-v-pet-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-l-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-m-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-topglove-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-bokovym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-centralnym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-aliminij-0-9-147-mm-sterilnyj-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-100-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-ind-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-alyuminij-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-aluminij-v-probirke-12-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-10a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-20b-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-2a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-5a-luer-s-igloj/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-gruppa-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-7x14-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-10-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-gelem-16-100-mm-8-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-21g/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-23g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2972" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2974" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2993" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-na-rezinke-3-slojnaya-s-fiksatorom-v-pet-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-l-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-m-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-topglove-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-bokovym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-centralnym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-aliminij-0-9-147-mm-sterilnyj-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-100-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-ind-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-alyuminij-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-aluminij-v-probirke-12-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-10a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-20b-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-2a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-5a-luer-s-igloj/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
@@ -7748,93 +7808,93 @@
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="80" outlineLevel="4">
       <c r="A6" s="15">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="10">
-        <v>30.0</v>
+        <v>33.0</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="80" outlineLevel="4">
       <c r="A7" s="15">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="10">
-        <v>20.0</v>
+        <v>22.0</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="80" outlineLevel="4">
       <c r="A8" s="15">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="10">
-        <v>55.0</v>
+        <v>61.0</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7" outlineLevel="1">
       <c r="A9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="8"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7" outlineLevel="2">
       <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="8"/>
@@ -7856,261 +7916,261 @@
       <c r="E11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A12" s="15">
         <v>1</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A13" s="15">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A14" s="15">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A15" s="15">
         <v>4</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A16" s="15">
         <v>5</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A17" s="15">
         <v>6</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="10">
-        <v>7.85</v>
+        <v>10.0</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A18" s="15">
         <v>7</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="10">
-        <v>7.85</v>
+        <v>10.0</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A19" s="15">
         <v>8</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="10">
-        <v>7.85</v>
+        <v>10.0</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A20" s="15">
         <v>9</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A21" s="15">
         <v>10</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="10">
-        <v>11.25</v>
+        <v>15.3</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A22" s="15">
         <v>11</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="7" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="10">
-        <v>13.9</v>
+        <v>15.3</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7" outlineLevel="2">
       <c r="A23" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="8"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7" outlineLevel="3">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>6</v>
@@ -8121,3509 +8181,3551 @@
       <c r="E24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A25" s="15">
         <v>1</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="10">
-        <v>7.32</v>
+        <v>10.0</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A26" s="15">
         <v>2</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="7" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="10">
-        <v>6.96</v>
+        <v>10.0</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A27" s="15">
         <v>3</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="10">
-        <v>6.96</v>
+        <v>10.0</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A28" s="15">
         <v>4</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="7" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="10">
-        <v>6.96</v>
+        <v>10.0</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A29" s="15">
         <v>5</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="7" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="10">
-        <v>6.96</v>
+        <v>10.0</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A30" s="15">
         <v>6</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="7" t="s">
         <v>74</v>
       </c>
       <c r="F30" s="10">
-        <v>6.9</v>
+        <v>10.0</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A31" s="15">
         <v>7</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="7" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="10">
-        <v>6.9</v>
+        <v>10.0</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A32" s="15">
         <v>8</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="7" t="s">
         <v>80</v>
       </c>
       <c r="F32" s="10">
-        <v>6.9</v>
+        <v>10.0</v>
       </c>
       <c r="G32" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A33" s="15">
         <v>9</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="7" t="s">
         <v>83</v>
       </c>
       <c r="F33" s="10">
-        <v>7.6</v>
+        <v>10.0</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A34" s="15">
         <v>10</v>
       </c>
-      <c r="B34" s="6"/>
+      <c r="B34" s="6" t="s">
+        <v>84</v>
+      </c>
       <c r="C34" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F34" s="10">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A35" s="15">
         <v>11</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F35" s="10">
-        <v>12.77</v>
+        <v>15.5</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A36" s="15">
         <v>12</v>
       </c>
-      <c r="B36" s="6"/>
+      <c r="B36" s="6" t="s">
+        <v>90</v>
+      </c>
       <c r="C36" s="7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F36" s="10">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:7" outlineLevel="2">
       <c r="A37" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="8"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7" outlineLevel="3">
       <c r="A38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A39" s="15">
         <v>1</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F39" s="10">
-        <v>12.5</v>
+        <v>15.2</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A40" s="15">
         <v>2</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F40" s="10">
-        <v>12.5</v>
+        <v>15.2</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A41" s="15">
         <v>3</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F41" s="10">
-        <v>12.1</v>
+        <v>15.2</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A42" s="15">
         <v>4</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F42" s="10">
-        <v>12.1</v>
+        <v>15.2</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A43" s="15">
         <v>5</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F43" s="10">
-        <v>12.0</v>
+        <v>14.52</v>
       </c>
       <c r="G43" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A44" s="15">
         <v>6</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F44" s="10">
-        <v>12.5</v>
+        <v>15.2</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A45" s="15">
         <v>7</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F45" s="10">
-        <v>12.5</v>
+        <v>15.2</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A46" s="15">
         <v>8</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F46" s="10">
-        <v>21.38</v>
+        <v>25.9</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A47" s="15">
         <v>9</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F47" s="10">
-        <v>23.5</v>
+        <v>25.9</v>
       </c>
       <c r="G47" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:7" outlineLevel="2">
       <c r="A48" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="8"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7" outlineLevel="3">
       <c r="A49" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A50" s="15">
         <v>1</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F50" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A51" s="15">
         <v>2</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F51" s="10">
-        <v>6.93</v>
+        <v>5.3</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A52" s="15">
         <v>3</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F52" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A53" s="15">
         <v>4</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F53" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A54" s="15">
         <v>5</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F54" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G54" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A55" s="15">
         <v>6</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F55" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A56" s="15">
         <v>7</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F56" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G56" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A57" s="15">
         <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F57" s="10">
-        <v>10.28</v>
+        <v>5.2</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A58" s="15">
         <v>9</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F58" s="10">
-        <v>9.25</v>
+        <v>10.0</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A59" s="15">
         <v>10</v>
       </c>
-      <c r="B59" s="6"/>
+      <c r="B59" s="6" t="s">
+        <v>149</v>
+      </c>
       <c r="C59" s="7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F59" s="10">
-        <v>9.25</v>
+        <v>10.0</v>
       </c>
       <c r="G59" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A60" s="15">
         <v>11</v>
       </c>
-      <c r="B60" s="6"/>
+      <c r="B60" s="6" t="s">
+        <v>152</v>
+      </c>
       <c r="C60" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="7" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F60" s="10">
-        <v>9.25</v>
+        <v>10.0</v>
       </c>
       <c r="G60" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A61" s="15">
         <v>12</v>
       </c>
-      <c r="B61" s="6"/>
+      <c r="B61" s="6" t="s">
+        <v>155</v>
+      </c>
       <c r="C61" s="7" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="7" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F61" s="10">
-        <v>9.25</v>
+        <v>10.0</v>
       </c>
       <c r="G61" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A62" s="15">
         <v>13</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="7" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F62" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G62" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A63" s="15">
         <v>14</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F63" s="10">
-        <v>6.93</v>
+        <v>10.0</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A64" s="15">
         <v>15</v>
       </c>
-      <c r="B64" s="6"/>
+      <c r="B64" s="6" t="s">
+        <v>163</v>
+      </c>
       <c r="C64" s="7" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="7" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="F64" s="10">
-        <v>8.75</v>
+        <v>10.0</v>
       </c>
       <c r="G64" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A65" s="15">
         <v>16</v>
       </c>
-      <c r="B65" s="6"/>
+      <c r="B65" s="6" t="s">
+        <v>166</v>
+      </c>
       <c r="C65" s="7" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="7" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F65" s="10">
-        <v>8.75</v>
+        <v>10.0</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:7" outlineLevel="2">
       <c r="A66" s="13" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="8"/>
       <c r="G66" s="16"/>
     </row>
     <row r="67" spans="1:7" outlineLevel="3">
       <c r="A67" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A68" s="15">
         <v>1</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="7" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="7" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F68" s="10">
         <v>14.63</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A69" s="15">
         <v>2</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="7" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="7" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F69" s="10">
         <v>14.63</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A70" s="15">
         <v>3</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="7" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F70" s="10">
-        <v>10.8</v>
+        <v>13.4</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A71" s="15">
         <v>4</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="7" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="F71" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G71" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A72" s="15">
         <v>5</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="7" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="F72" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A73" s="15">
         <v>6</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="7" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="F73" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G73" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A74" s="15">
         <v>7</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="7" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="F74" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G74" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A75" s="15">
         <v>8</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="7" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F75" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A76" s="15">
         <v>9</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="7" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="F76" s="10">
-        <v>11.0</v>
+        <v>13.4</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A77" s="15">
         <v>10</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="7" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="F77" s="10">
-        <v>19.31</v>
+        <v>23.4</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A78" s="15">
         <v>11</v>
       </c>
-      <c r="B78" s="6"/>
+      <c r="B78" s="6" t="s">
+        <v>198</v>
+      </c>
       <c r="C78" s="7" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="7" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="F78" s="10">
-        <v>17.5</v>
+        <v>23.4</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A79" s="15">
         <v>12</v>
       </c>
-      <c r="B79" s="6"/>
+      <c r="B79" s="6" t="s">
+        <v>201</v>
+      </c>
       <c r="C79" s="7" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="7" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="F79" s="10">
-        <v>11.7</v>
+        <v>23.4</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A80" s="15">
         <v>13</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="7" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="7" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="F80" s="10">
         <v>14.63</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A81" s="15">
         <v>14</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="7" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="7" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="F81" s="10">
         <v>14.63</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A82" s="15">
         <v>15</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="7" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="7" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="F82" s="10">
         <v>19.31</v>
       </c>
       <c r="G82" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A83" s="15">
         <v>16</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="7" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="7" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="F83" s="10">
         <v>8.58</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A84" s="15">
         <v>17</v>
       </c>
-      <c r="B84" s="6"/>
+      <c r="B84" s="6" t="s">
+        <v>212</v>
+      </c>
       <c r="C84" s="7" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="7" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="F84" s="10">
-        <v>16.0</v>
+        <v>13.4</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A85" s="15">
         <v>18</v>
       </c>
-      <c r="B85" s="6"/>
+      <c r="B85" s="6" t="s">
+        <v>215</v>
+      </c>
       <c r="C85" s="7" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="7" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="F85" s="10">
-        <v>16.0</v>
+        <v>13.4</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A86" s="15">
         <v>19</v>
       </c>
-      <c r="B86" s="6"/>
+      <c r="B86" s="6" t="s">
+        <v>218</v>
+      </c>
       <c r="C86" s="7" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="7" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="F86" s="10">
-        <v>16.0</v>
+        <v>13.4</v>
       </c>
       <c r="G86" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A87" s="15">
         <v>20</v>
       </c>
-      <c r="B87" s="6"/>
+      <c r="B87" s="6" t="s">
+        <v>221</v>
+      </c>
       <c r="C87" s="7" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="7" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="F87" s="10">
-        <v>16.0</v>
+        <v>13.4</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A88" s="15">
         <v>21</v>
       </c>
-      <c r="B88" s="6"/>
+      <c r="B88" s="6" t="s">
+        <v>224</v>
+      </c>
       <c r="C88" s="7" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="7" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="F88" s="10">
-        <v>16.0</v>
+        <v>13.4</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A89" s="15">
         <v>22</v>
       </c>
-      <c r="B89" s="6"/>
+      <c r="B89" s="6" t="s">
+        <v>227</v>
+      </c>
       <c r="C89" s="7" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="7" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="F89" s="10">
-        <v>15.0</v>
+        <v>13.4</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="15">
         <v>23</v>
       </c>
-      <c r="B90" s="6"/>
+      <c r="B90" s="6" t="s">
+        <v>230</v>
+      </c>
       <c r="C90" s="7" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="7" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="F90" s="10">
-        <v>15.0</v>
+        <v>13.4</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A91" s="15">
         <v>24</v>
       </c>
-      <c r="B91" s="6"/>
+      <c r="B91" s="6" t="s">
+        <v>233</v>
+      </c>
       <c r="C91" s="7" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="7" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="F91" s="10">
-        <v>17.5</v>
+        <v>23.4</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A92" s="15">
         <v>25</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="7" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="F92" s="10">
         <v>23.4</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A93" s="15">
         <v>26</v>
       </c>
-      <c r="B93" s="6"/>
+      <c r="B93" s="6" t="s">
+        <v>239</v>
+      </c>
       <c r="C93" s="7" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="7" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="F93" s="10">
-        <v>11.7</v>
+        <v>23.4</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:7" outlineLevel="2">
       <c r="A94" s="13" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="B94" s="1"/>
       <c r="C94" s="1"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="8"/>
       <c r="G94" s="16"/>
     </row>
     <row r="95" spans="1:7" outlineLevel="3">
       <c r="A95" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A96" s="15">
         <v>1</v>
       </c>
-      <c r="B96" s="6"/>
+      <c r="B96" s="6" t="s">
+        <v>243</v>
+      </c>
       <c r="C96" s="7" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="7" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="F96" s="10">
-        <v>13.0</v>
+        <v>15.5</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A97" s="15">
         <v>2</v>
       </c>
-      <c r="B97" s="6"/>
+      <c r="B97" s="6" t="s">
+        <v>246</v>
+      </c>
       <c r="C97" s="7" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="7" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="F97" s="10">
-        <v>13.0</v>
+        <v>15.5</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A98" s="15">
         <v>3</v>
       </c>
-      <c r="B98" s="6"/>
+      <c r="B98" s="6" t="s">
+        <v>249</v>
+      </c>
       <c r="C98" s="7" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="7" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="F98" s="10">
-        <v>13.0</v>
+        <v>25.9</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A99" s="15">
         <v>4</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="7" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="F99" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A100" s="15">
         <v>5</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="7" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="F100" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A101" s="15">
         <v>6</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="7" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="F101" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A102" s="15">
         <v>7</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="7" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="F102" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G102" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A103" s="15">
         <v>8</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="7" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="F103" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A104" s="15">
         <v>9</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="7" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="F104" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A105" s="15">
         <v>10</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="7" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="F105" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A106" s="15">
         <v>11</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="7" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="F106" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G106" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A107" s="15">
         <v>12</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="7" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="F107" s="10">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="G107" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A108" s="15">
         <v>13</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="7" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="F108" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A109" s="15">
         <v>14</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="7" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="F109" s="10">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="G109" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A110" s="15">
         <v>15</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="7" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
       <c r="F110" s="10">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="G110" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A111" s="15">
         <v>16</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="7" t="s">
-        <v>270</v>
+        <v>290</v>
       </c>
       <c r="F111" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G111" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A112" s="15">
         <v>17</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="7" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="F112" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A113" s="15">
         <v>18</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>274</v>
+        <v>294</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="7" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
       <c r="F113" s="10">
-        <v>7.65</v>
+        <v>10.0</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="15">
         <v>19</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>277</v>
+        <v>297</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="7" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="F114" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A115" s="15">
         <v>20</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="7" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="F115" s="10">
-        <v>8.25</v>
+        <v>10.0</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="15">
         <v>21</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="7" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="F116" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A117" s="15">
         <v>22</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="7" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="F117" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G117" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A118" s="15">
         <v>23</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="7" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="F118" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A119" s="15">
         <v>24</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="7" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="F119" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A120" s="15">
         <v>25</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="7" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="F120" s="10">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A121" s="15">
         <v>26</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="7" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="F121" s="10">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A122" s="15">
         <v>27</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="7" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="F122" s="10">
-        <v>14.0</v>
+        <v>15.5</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:7" outlineLevel="1">
       <c r="A123" s="12" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="8"/>
       <c r="G123" s="16"/>
     </row>
     <row r="124" spans="1:7" outlineLevel="2">
       <c r="A124" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F124" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
         <v>1</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="7" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="F125" s="10">
-        <v>1450.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G125" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
         <v>2</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>309</v>
+        <v>329</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="7" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="F126" s="10">
-        <v>1450.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:7" outlineLevel="1">
       <c r="A127" s="12" t="s">
-        <v>311</v>
+        <v>331</v>
       </c>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="8"/>
       <c r="G127" s="16"/>
     </row>
     <row r="128" spans="1:7" outlineLevel="2">
       <c r="A128" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F128" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A129" s="15">
         <v>1</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="7" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="F129" s="10">
         <v>100.0</v>
       </c>
       <c r="G129" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A130" s="15">
         <v>2</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="7" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="F130" s="10">
         <v>100.0</v>
       </c>
       <c r="G130" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A131" s="15">
         <v>3</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="7" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="F131" s="10">
         <v>100.0</v>
       </c>
       <c r="G131" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A132" s="15">
         <v>4</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="7" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="F132" s="10">
         <v>100.0</v>
       </c>
       <c r="G132" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
         <v>5</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="7" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="F133" s="10">
-        <v>3.5</v>
+        <v>4.0</v>
       </c>
       <c r="G133" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:7" outlineLevel="1">
       <c r="A134" s="12" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="B134" s="1"/>
       <c r="C134" s="1"/>
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="8"/>
       <c r="G134" s="16"/>
     </row>
     <row r="135" spans="1:7" outlineLevel="2">
       <c r="A135" s="13" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="8"/>
       <c r="G135" s="16"/>
     </row>
     <row r="136" spans="1:7" outlineLevel="3">
       <c r="A136" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F136" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A137" s="15">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="7" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="F137" s="10">
         <v>1500.0</v>
       </c>
       <c r="G137" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A138" s="15">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="7" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="F138" s="10">
         <v>1500.0</v>
       </c>
       <c r="G138" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A139" s="15">
         <v>3</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="7" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="F139" s="10">
         <v>1500.0</v>
       </c>
       <c r="G139" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:7" outlineLevel="2">
       <c r="A140" s="13" t="s">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="B140" s="1"/>
       <c r="C140" s="1"/>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="8"/>
       <c r="G140" s="16"/>
     </row>
     <row r="141" spans="1:7" outlineLevel="3">
       <c r="A141" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A142" s="15">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="7" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="F142" s="10">
         <v>1500.0</v>
       </c>
       <c r="G142" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A143" s="15">
         <v>2</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="7" t="s">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="F143" s="10">
         <v>1500.0</v>
       </c>
       <c r="G143" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A144" s="15">
         <v>3</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>343</v>
+        <v>363</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="7" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="F144" s="10">
         <v>1500.0</v>
       </c>
       <c r="G144" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A145" s="15">
         <v>4</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>346</v>
+        <v>366</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="7" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
       <c r="F145" s="10">
         <v>1500.0</v>
       </c>
       <c r="G145" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:7" outlineLevel="1">
       <c r="A146" s="12" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
       <c r="B146" s="1"/>
       <c r="C146" s="1"/>
       <c r="D146" s="1"/>
       <c r="E146" s="1"/>
       <c r="F146" s="8"/>
       <c r="G146" s="16"/>
     </row>
     <row r="147" spans="1:7" outlineLevel="2">
       <c r="A147" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
         <v>1</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="7" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="F148" s="10">
-        <v>1.4</v>
+        <v>1.55</v>
       </c>
       <c r="G148" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
         <v>2</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="7" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
       <c r="F149" s="10">
-        <v>1.4</v>
+        <v>1.55</v>
       </c>
       <c r="G149" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:7" outlineLevel="1">
       <c r="A150" s="12" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
       <c r="B150" s="1"/>
       <c r="C150" s="1"/>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
       <c r="F150" s="8"/>
       <c r="G150" s="16"/>
     </row>
     <row r="151" spans="1:7" outlineLevel="2">
       <c r="A151" s="13" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="B151" s="1"/>
       <c r="C151" s="1"/>
       <c r="D151" s="1"/>
       <c r="E151" s="1"/>
       <c r="F151" s="8"/>
       <c r="G151" s="16"/>
     </row>
     <row r="152" spans="1:7" outlineLevel="3">
       <c r="A152" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A153" s="15">
         <v>1</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="7" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="F153" s="10">
-        <v>36.0</v>
+        <v>43.5</v>
       </c>
       <c r="G153" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A154" s="15">
         <v>2</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="7" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="F154" s="10">
-        <v>2.5</v>
+        <v>2.75</v>
       </c>
       <c r="G154" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A155" s="15">
         <v>3</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="7" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="F155" s="10">
-        <v>2.6</v>
+        <v>2.86</v>
       </c>
       <c r="G155" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A156" s="15">
         <v>4</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="7" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="F156" s="10">
-        <v>2.6</v>
+        <v>2.86</v>
       </c>
       <c r="G156" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A157" s="15">
         <v>5</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="7" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="F157" s="10">
-        <v>2.6</v>
+        <v>2.86</v>
       </c>
       <c r="G157" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:7" outlineLevel="2">
       <c r="A158" s="13" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="B158" s="1"/>
       <c r="C158" s="1"/>
       <c r="D158" s="1"/>
       <c r="E158" s="1"/>
       <c r="F158" s="8"/>
       <c r="G158" s="16"/>
     </row>
     <row r="159" spans="1:7" outlineLevel="3">
       <c r="A159" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A160" s="15">
         <v>1</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="7" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="F160" s="10">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="G160" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A161" s="15">
         <v>2</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="7" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="F161" s="10">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="G161" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A162" s="15">
         <v>3</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="7" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="F162" s="10">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="G162" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A163" s="15">
         <v>4</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="7" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="F163" s="10">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="G163" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:7" outlineLevel="2">
       <c r="A164" s="13" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
       <c r="B164" s="1"/>
       <c r="C164" s="1"/>
       <c r="D164" s="1"/>
       <c r="E164" s="1"/>
       <c r="F164" s="8"/>
       <c r="G164" s="16"/>
     </row>
     <row r="165" spans="1:7" outlineLevel="3">
       <c r="A165" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F165" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="15">
         <v>1</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="7" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="F166" s="10">
-        <v>28.8</v>
+        <v>31.68</v>
       </c>
       <c r="G166" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="15">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="7" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="F167" s="10">
-        <v>23.4</v>
+        <v>25.74</v>
       </c>
       <c r="G167" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A168" s="15">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="7" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="F168" s="10">
-        <v>7.6</v>
+        <v>8.36</v>
       </c>
       <c r="G168" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="15">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="7" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="F169" s="10">
-        <v>11.2</v>
+        <v>12.32</v>
       </c>
       <c r="G169" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="15">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="7" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="F170" s="10">
-        <v>11.2</v>
+        <v>12.32</v>
       </c>
       <c r="G170" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="15">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="7" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="F171" s="10">
-        <v>7.6</v>
+        <v>8.36</v>
       </c>
       <c r="G171" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="15">
         <v>7</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="7" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="F172" s="10">
-        <v>9.1</v>
+        <v>10.01</v>
       </c>
       <c r="G172" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A173" s="15">
         <v>8</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="7" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="F173" s="10">
-        <v>11.2</v>
+        <v>12.32</v>
       </c>
       <c r="G173" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A174" s="15">
         <v>9</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="7" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="F174" s="10">
-        <v>7.6</v>
+        <v>8.36</v>
       </c>
       <c r="G174" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A175" s="15">
         <v>10</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="7" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
       <c r="F175" s="10">
-        <v>9.1</v>
+        <v>10.01</v>
       </c>
       <c r="G175" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A176" s="15">
         <v>11</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="7" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="F176" s="10">
-        <v>11.2</v>
+        <v>12.32</v>
       </c>
       <c r="G176" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A177" s="15">
         <v>12</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="7" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="F177" s="10">
-        <v>7.6</v>
+        <v>8.36</v>
       </c>
       <c r="G177" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="15">
         <v>13</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="7" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="F178" s="10">
-        <v>9.1</v>
+        <v>10.01</v>
       </c>
       <c r="G178" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:7" outlineLevel="2">
       <c r="A179" s="13" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
       <c r="B179" s="1"/>
       <c r="C179" s="1"/>
       <c r="D179" s="1"/>
       <c r="E179" s="1"/>
       <c r="F179" s="8"/>
       <c r="G179" s="16"/>
     </row>
     <row r="180" spans="1:7" outlineLevel="3">
       <c r="A180" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F180" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="15">
         <v>1</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="7" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="F181" s="10">
-        <v>74.0</v>
+        <v>90.0</v>
       </c>
       <c r="G181" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="15">
         <v>2</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="7" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="F182" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G182" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A183" s="15">
         <v>3</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="7" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="F183" s="10">
-        <v>38.0</v>
+        <v>40.0</v>
       </c>
       <c r="G183" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A184" s="15">
         <v>4</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="7" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
       <c r="F184" s="10">
-        <v>81.0</v>
+        <v>90.0</v>
       </c>
       <c r="G184" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A185" s="15">
         <v>5</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="7" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="F185" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G185" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A186" s="15">
         <v>6</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="7" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
       <c r="F186" s="10">
-        <v>38.0</v>
+        <v>46.0</v>
       </c>
       <c r="G186" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A187" s="15">
         <v>7</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="7" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="F187" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G187" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A188" s="15">
         <v>8</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="7" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="F188" s="10">
-        <v>38.0</v>
+        <v>46.0</v>
       </c>
       <c r="G188" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A189" s="15">
         <v>9</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="7" t="s">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="F189" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G189" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A190" s="15">
         <v>10</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="7" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="F190" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G190" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A191" s="15">
         <v>11</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="7" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="F191" s="10">
-        <v>38.0</v>
+        <v>33.88</v>
       </c>
       <c r="G191" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A192" s="15">
         <v>12</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="7" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="F192" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G192" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:7" outlineLevel="1">
       <c r="A193" s="12" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="8"/>
       <c r="G193" s="16"/>
     </row>
     <row r="194" spans="1:7" outlineLevel="2">
       <c r="A194" s="13" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="8"/>
       <c r="G194" s="16"/>
     </row>
     <row r="195" spans="1:7" outlineLevel="3">
       <c r="A195" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F195" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="15">
         <v>1</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="7" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="F196" s="10">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="G196" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A197" s="15">
         <v>2</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="7" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="F197" s="10">
-        <v>25.0</v>
+        <v>22.0</v>
       </c>
       <c r="G197" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A198" s="15">
         <v>3</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="7" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="F198" s="10">
-        <v>7.3</v>
+        <v>10.0</v>
       </c>
       <c r="G198" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A199" s="15">
         <v>4</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="7" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F199" s="10">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="G199" s="15" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A94:G94"/>
     <mergeCell ref="A123:G123"/>
     <mergeCell ref="A127:G127"/>
     <mergeCell ref="D129:D132"/>
     <mergeCell ref="A134:G134"/>
     <mergeCell ref="A135:G135"/>
     <mergeCell ref="A140:G140"/>
     <mergeCell ref="A146:G146"/>