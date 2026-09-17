--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -16,51 +16,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="485">
   <si>
     <t>Расходные медицинские материалы</t>
   </si>
   <si>
     <t>Бинты</t>
   </si>
   <si>
     <t>Бинты марлевые</t>
   </si>
   <si>
     <t>Бинты марлевые нестерильные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
@@ -528,62 +528,50 @@
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/</t>
   </si>
   <si>
     <t>12007084</t>
   </si>
   <si>
     <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 3,6 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/</t>
   </si>
   <si>
     <t>12007087</t>
   </si>
   <si>
     <t>Вакуумные пробирки с цитратом натрия 3,8%, 13х75 мм, 4,5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/</t>
   </si>
   <si>
     <t>Вакуумные пробирки с гепарином для исследования плазмы</t>
   </si>
   <si>
-    <t>Вакуумные пробирки для исследования плазмы с литий гепарином и гелем, 13х100 мм, 4 мл, пластик</t>
-[...10 lines deleted...]
-  <si>
     <t>12007090</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007092</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007094</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 13х100 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-5-ml-plastik/</t>
@@ -628,74 +616,50 @@
     <t>12007105</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 10 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/</t>
   </si>
   <si>
     <t>12007103</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 8 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/</t>
   </si>
   <si>
     <t>12007104</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с литий гепарином, 16х100 мм, 9 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-2-ml-plastik/</t>
   </si>
   <si>
     <t>12007110</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 3 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/</t>
   </si>
   <si>
     <t>12007113</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 4 мл, пластик, 100 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/</t>
   </si>
   <si>
     <t>12007114</t>
   </si>
   <si>
     <t>Вакуумные пробирки для исследования плазмы с натрий гепарином, 13х100 мм, 5 мл, пластик, 100 шт/уп.</t>
   </si>
@@ -1672,51 +1636,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6b5c10d6e94598321d90749256f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cfc7f63a4621208982790725d3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aae534fa2a176b558a580f058dce4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf32b7d971f37b9ac4b0a07dd45810.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5c2fac7097d48af64931a321c941.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dffdf9c4484b4780b07de322d015.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b2e17a4b83330d29c6c01d438f08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aada1aaa8906a782450f90bb0f2b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfc01aaa3306b5fb2fbad4744e54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddcc6e0b1210890db5011005836f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7160439ddefeb4d7eb8e6617537cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837774222b0ae96f548db66d697c2cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec0b706f2ff38016f3d0b3c8a4536.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e8028068053da7e87469caeefe08.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd9bd06e464aa52ac87d6f29ed423.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678fc82c2621437e9efe2d05c0ccdb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f74f8f63edac80238cede022cb01a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86607ef4c8a87f968f0b863995ed15.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d14308e0dc507991ec406cd66bf9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2e5e22d6e73bb72635a4a1f3c45f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e8f8f314daac6cee02d731b22a90.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13358a398608bc7e0df2fe64ba45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961ea957b9ccf6beb0f952fe3cf211.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169abb233271d682bc0d29a32f6d0b7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6e3d6163b95d0afae6659c1603ea.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d860dca8bb20d9fd96d9dc538cd7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d28bd7cc142acf64037265187aa7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4672cdf886417d42e18f4d3e60766f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb61134f6a39da602600b289ab6f6.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db281e49f42b3d888f4767fdc5e6ea.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422b4787350f6886a9ef8c61e8d4a4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaa0bc976b2da690900f0be9559c5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c760293301692952799914fc248c4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bed57b6c1f8ec35fc68db9da4d87d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c6503a2f1d30b1a99fc425e0b464.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a67db048238b816b9c7bc597cec87.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6cf66eb87ca4a4685d9aabf5d9af.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694437e3f703a3907b6cecfb084a1ab.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd9146f11d39a8bedd05531cf68f6.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7782f5a4370529a779a7c64af26805.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79b49e95c351152704639df19ed5b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ec59f477d0e19781ced56318934f.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c47998c5c3a8f2b1771b73c4184f5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569cb3cf039f68028b509aace961580.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc461aa2a3081f276c8391ec9ae3d85.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233649b97c7bb0e072eec930650871c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f081fd212e3014a5ed2bd6e580d2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2130051e41a727f1e3fe0668ce54.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895258ccab64123f395e5fce564ef9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed6555b1b1678c060eeb40830d103.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dea6d580d8ea18ef347623e3e8e4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e668f8412d428c0f4830210f8971.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85036715a00cbde6b889fe56df0d5d7.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99352fb08f3fe73d244244d9f13ff.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d98b9db8d830519c16fb4f16b7db.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb79582aa390b664d60f6648ee7a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4fe34b760182f1528987bb10a472.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877415665f53c1c0f108d68297ad4ad.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208497c2ba4e2f42c97c47c71f5b675.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9111c56cfba32a6772548c83c9aa.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078f77d31dfbbee86268495ad438b9.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e09beec873446773abae0fe082716.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da33977fe34325f1edf242e318f9b.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44acd5fde8540732cbcdf151320c6e.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db5cf774dee77c15bc48429ef841c.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2548b0fbf9eefa5fe1178ca1df892e.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6843856bc32c2a1d834f4ce2be4f9.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caaa865b66fefcc2356b2e5e4d578d.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430276de852863229b72ee6b24db9d17.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2aa6f76c7a0e7aa619595a892d05.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef22b3a6275bd00a40f1fee97f9e4.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902d3c799be73773a49e90b0ef7506.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c093002bb718312f7054111d92fc.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a127b75f66fe7f2cd017bd6cb66ad8.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753e243b5e3754952299c747a7a953.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fcc4cd937dfdfe19d3f3688fccbd.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6fc3d5b7bda9826232e550a912536.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e132b817d8d1601391d095da1a124.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6f54ccf7411c8b3b850b742e298e.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28e4334f9cf3367cf27bb20d6e596.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288068e6057afbce3a03ddc816d03871.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8f8c1433f0735bd504ae0c962689.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17a0d0481abbf95d7dd670023c182.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f1d9b0dcc919ae2dc0e7c2be0557.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f413e7748fc6ac00afa73e72f189.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371638ad8d8da9be0c9be58def94bda8.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588454b8c919998b0075b4fbc0bc44.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe274bc0ff489df0256c97b4b88fd.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951690ceef27ad5390bf542bd3811c0.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067958353ede0c18b40f0cfe0856a534.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f077f38bdd7d7be2fdcf9ee0c3e22.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667803c3cb02d6f0d794bfcca74f6406.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c21d807b5eb44146baac3cbfeeccc.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5bec4076cb5e05594381c3afd66c.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3ac0417079f1cffc2eb6bf4e9d75.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd29d9fa09bdc9b0c18f1b97caabc.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698db65b40ef6be15ddbbedd5081265.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a1eaf60dc31d8428e72890c2b2fb.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc1319050203604c28eb9e77a5742.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d06521a739cce2b2b379dfb3db74a.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591b00b0e63f48fb8c4437e7eb54d6.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd02f3e670097ae9eafc6c55efd81.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0c416246988cb5333b24ddc1443f.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa26d559d3bf97eeb4480fd72336b8.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67c9e7fc21f86b3ee0d256ec4e498.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca7bcc81010cd3cb1717562bedf94.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4a04edce7285c6a15714bbb11fc6.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b2fdd7d1777a1dee6cea79ba5a7f.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18e6c7f85c851e32ced94ceef5f0e.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce6c987d4c244699c264cc27dbeae.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b02a6cf29492bc11e32f1ef35442b.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce30c4a04e87cb00811a6a6e241e1.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa3e592267d60865210ceb6d31bdc.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0e9b2eeead640e48bd14be108927.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ad0198846dc2d784d1910010fbb0.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb5cb52c1dad8099b31f8728d74cc.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2829a57670081513afb2b6fdf685d.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2442064ef434b5ef36da96f8cbac6.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda91219d37294a8555250dbbb8a0c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50c3b3b2cb0086bf273e4f9e1d892.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd900430cdc12b524647125bb19a97.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f3d3305eebb8e1932bdb5ad0b297.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f946a786e33b26a8909ec64ea4da5.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a447fa4866ff679417a68015d032b5.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411d3b27661c2464b0a3ecc8428eb4.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cd583ab7602253c057bc1ee6fc09.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d6329de580fcb78b86ea69932eae.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f068b850e9eed48bd62195c389356.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d2f1e68abbac09e170275c4ab75.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280060972cfe1ec5d750e00add4ff1a.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42930a491dcb4550845782a4188e19.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec31f8f7476ec04805048af815636.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006167f11835ad0e6b4eff6a814c64e.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1775465917fe1b03e61f8dca492.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3ab35573e459b16b5776c733ab69.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3cefd5de8263fc4c19ce9e0e8d8b7.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb224403f48de54ab008830c44a4dc.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe77e8caf76f5f719bc9904de356ca.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25667bd99e3ad174b3a5578c4a28a74.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4fc310662a7ba8dabad731b2becd.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea97108537c7f1fbba68cdfdbbdff.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdfd9e03cb3ab519724d2e4ba6ac3.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ffb6997a3ebe927d30629f18eb6a.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b76317f43ae851c8f0e75e9ebac4c.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cbe7f6c7d182403c907d05c3d8e9.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dfd212ffbe46fd7e748d9cd40418a.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3211707ca00d11230ccf180e49029.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39073695c9d5493482d94e2361244.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba57637200c3ad1cfbc0be4c378e9.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935109be017164393c1e412885a8fb.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239e818081c0eb16edb596cd7b15aa.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556a365df60619177ca1fd291deaea.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183689411e19c6b5213e072d9b8280d.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256603c39f1e67f806b1cd4cc57cd4.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72283e978d99b5f0e321dc67661aa06.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6b5c10d6e94598321d90749256f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cfc7f63a4621208982790725d3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aae534fa2a176b558a580f058dce4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf32b7d971f37b9ac4b0a07dd45810.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5c2fac7097d48af64931a321c941.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586dffdf9c4484b4780b07de322d015.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b2e17a4b83330d29c6c01d438f08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6aada1aaa8906a782450f90bb0f2b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfc01aaa3306b5fb2fbad4744e54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddcc6e0b1210890db5011005836f6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7160439ddefeb4d7eb8e6617537cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837774222b0ae96f548db66d697c2cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec0b706f2ff38016f3d0b3c8a4536.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e8028068053da7e87469caeefe08.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd9bd06e464aa52ac87d6f29ed423.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678fc82c2621437e9efe2d05c0ccdb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f74f8f63edac80238cede022cb01a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86607ef4c8a87f968f0b863995ed15.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d14308e0dc507991ec406cd66bf9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2e5e22d6e73bb72635a4a1f3c45f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e8f8f314daac6cee02d731b22a90.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13358a398608bc7e0df2fe64ba45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961ea957b9ccf6beb0f952fe3cf211.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169abb233271d682bc0d29a32f6d0b7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6e3d6163b95d0afae6659c1603ea.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d860dca8bb20d9fd96d9dc538cd7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d28bd7cc142acf64037265187aa7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4672cdf886417d42e18f4d3e60766f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb61134f6a39da602600b289ab6f6.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db281e49f42b3d888f4767fdc5e6ea.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422b4787350f6886a9ef8c61e8d4a4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaa0bc976b2da690900f0be9559c5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c760293301692952799914fc248c4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bed57b6c1f8ec35fc68db9da4d87d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c6503a2f1d30b1a99fc425e0b464.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a67db048238b816b9c7bc597cec87.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6cf66eb87ca4a4685d9aabf5d9af.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694437e3f703a3907b6cecfb084a1ab.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd9146f11d39a8bedd05531cf68f6.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7782f5a4370529a779a7c64af26805.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f79b49e95c351152704639df19ed5b.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ec59f477d0e19781ced56318934f.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c47998c5c3a8f2b1771b73c4184f5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569cb3cf039f68028b509aace961580.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc461aa2a3081f276c8391ec9ae3d85.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233649b97c7bb0e072eec930650871c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f081fd212e3014a5ed2bd6e580d2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f2130051e41a727f1e3fe0668ce54.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895258ccab64123f395e5fce564ef9.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed6555b1b1678c060eeb40830d103.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49dea6d580d8ea18ef347623e3e8e4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc99352fb08f3fe73d244244d9f13ff.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d98b9db8d830519c16fb4f16b7db.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb79582aa390b664d60f6648ee7a.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4fe34b760182f1528987bb10a472.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877415665f53c1c0f108d68297ad4ad.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208497c2ba4e2f42c97c47c71f5b675.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9111c56cfba32a6772548c83c9aa.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078f77d31dfbbee86268495ad438b9.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e09beec873446773abae0fe082716.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da33977fe34325f1edf242e318f9b.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caaa865b66fefcc2356b2e5e4d578d.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430276de852863229b72ee6b24db9d17.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2aa6f76c7a0e7aa619595a892d05.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef22b3a6275bd00a40f1fee97f9e4.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902d3c799be73773a49e90b0ef7506.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c093002bb718312f7054111d92fc.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a127b75f66fe7f2cd017bd6cb66ad8.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753e243b5e3754952299c747a7a953.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fcc4cd937dfdfe19d3f3688fccbd.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6fc3d5b7bda9826232e550a912536.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e132b817d8d1601391d095da1a124.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6f54ccf7411c8b3b850b742e298e.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28e4334f9cf3367cf27bb20d6e596.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288068e6057afbce3a03ddc816d03871.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8f8c1433f0735bd504ae0c962689.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17a0d0481abbf95d7dd670023c182.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f1d9b0dcc919ae2dc0e7c2be0557.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f413e7748fc6ac00afa73e72f189.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371638ad8d8da9be0c9be58def94bda8.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588454b8c919998b0075b4fbc0bc44.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe274bc0ff489df0256c97b4b88fd.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951690ceef27ad5390bf542bd3811c0.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067958353ede0c18b40f0cfe0856a534.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f077f38bdd7d7be2fdcf9ee0c3e22.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667803c3cb02d6f0d794bfcca74f6406.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c21d807b5eb44146baac3cbfeeccc.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5bec4076cb5e05594381c3afd66c.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3ac0417079f1cffc2eb6bf4e9d75.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd29d9fa09bdc9b0c18f1b97caabc.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698db65b40ef6be15ddbbedd5081265.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a1eaf60dc31d8428e72890c2b2fb.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc1319050203604c28eb9e77a5742.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d06521a739cce2b2b379dfb3db74a.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591b00b0e63f48fb8c4437e7eb54d6.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd02f3e670097ae9eafc6c55efd81.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0c416246988cb5333b24ddc1443f.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa26d559d3bf97eeb4480fd72336b8.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67c9e7fc21f86b3ee0d256ec4e498.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca7bcc81010cd3cb1717562bedf94.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4a04edce7285c6a15714bbb11fc6.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b2fdd7d1777a1dee6cea79ba5a7f.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18e6c7f85c851e32ced94ceef5f0e.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce6c987d4c244699c264cc27dbeae.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b02a6cf29492bc11e32f1ef35442b.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce30c4a04e87cb00811a6a6e241e1.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa3e592267d60865210ceb6d31bdc.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0e9b2eeead640e48bd14be108927.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ad0198846dc2d784d1910010fbb0.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb5cb52c1dad8099b31f8728d74cc.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2829a57670081513afb2b6fdf685d.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2442064ef434b5ef36da96f8cbac6.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda91219d37294a8555250dbbb8a0c.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50c3b3b2cb0086bf273e4f9e1d892.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd900430cdc12b524647125bb19a97.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f3d3305eebb8e1932bdb5ad0b297.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f946a786e33b26a8909ec64ea4da5.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a447fa4866ff679417a68015d032b5.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f411d3b27661c2464b0a3ecc8428eb4.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503cd583ab7602253c057bc1ee6fc09.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d6329de580fcb78b86ea69932eae.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f068b850e9eed48bd62195c389356.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d2f1e68abbac09e170275c4ab75.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280060972cfe1ec5d750e00add4ff1a.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42930a491dcb4550845782a4188e19.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec31f8f7476ec04805048af815636.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006167f11835ad0e6b4eff6a814c64e.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1775465917fe1b03e61f8dca492.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3ab35573e459b16b5776c733ab69.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3cefd5de8263fc4c19ce9e0e8d8b7.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb224403f48de54ab008830c44a4dc.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe77e8caf76f5f719bc9904de356ca.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25667bd99e3ad174b3a5578c4a28a74.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4fc310662a7ba8dabad731b2becd.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea97108537c7f1fbba68cdfdbbdff.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdfd9e03cb3ab519724d2e4ba6ac3.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ffb6997a3ebe927d30629f18eb6a.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b76317f43ae851c8f0e75e9ebac4c.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cbe7f6c7d182403c907d05c3d8e9.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dfd212ffbe46fd7e748d9cd40418a.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3211707ca00d11230ccf180e49029.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39073695c9d5493482d94e2361244.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba57637200c3ad1cfbc0be4c378e9.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935109be017164393c1e412885a8fb.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239e818081c0eb16edb596cd7b15aa.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556a365df60619177ca1fd291deaea.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183689411e19c6b5213e072d9b8280d.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256603c39f1e67f806b1cd4cc57cd4.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72283e978d99b5f0e321dc67661aa06.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3579,3868 +3543,3646 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2816" descr=""/>
+        <xdr:cNvPr id="52" name="product_1837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_2828" descr=""/>
+        <xdr:cNvPr id="53" name="product_2005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_1837" descr=""/>
+        <xdr:cNvPr id="54" name="product_2127" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2005" descr=""/>
+        <xdr:cNvPr id="55" name="product_2235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2127" descr=""/>
+        <xdr:cNvPr id="56" name="product_2331" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2235" descr=""/>
+        <xdr:cNvPr id="57" name="product_951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_2331" descr=""/>
+        <xdr:cNvPr id="58" name="product_1129" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_951" descr=""/>
+        <xdr:cNvPr id="59" name="product_2483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_1129" descr=""/>
+        <xdr:cNvPr id="60" name="product_2349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2483" descr=""/>
+        <xdr:cNvPr id="61" name="product_2424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2349" descr=""/>
+        <xdr:cNvPr id="62" name="product_2669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2424" descr=""/>
+        <xdr:cNvPr id="63" name="product_2704" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2834" descr=""/>
+        <xdr:cNvPr id="64" name="product_2735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_2842" descr=""/>
+        <xdr:cNvPr id="65" name="product_2755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2843" descr=""/>
+        <xdr:cNvPr id="66" name="product_2768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2630" descr=""/>
+        <xdr:cNvPr id="67" name="product_2541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_2669" descr=""/>
+        <xdr:cNvPr id="68" name="product_2591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2704" descr=""/>
+        <xdr:cNvPr id="69" name="product_2810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_2735" descr=""/>
+        <xdr:cNvPr id="70" name="product_2784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2755" descr=""/>
+        <xdr:cNvPr id="71" name="product_2800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="72" name="product_2768" descr=""/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_2832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="73" name="product_2541" descr=""/>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_2840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="74" name="product_2591" descr=""/>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_2848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>90</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_2810" descr=""/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_1822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_2784" descr=""/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_2000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="77" name="product_2800" descr=""/>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_2126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2832" descr=""/>
+        <xdr:cNvPr id="78" name="product_2231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2840" descr=""/>
+        <xdr:cNvPr id="79" name="product_2327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2848" descr=""/>
+        <xdr:cNvPr id="80" name="product_486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_1822" descr=""/>
+        <xdr:cNvPr id="81" name="product_880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2000" descr=""/>
+        <xdr:cNvPr id="82" name="product_1157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2126" descr=""/>
+        <xdr:cNvPr id="83" name="product_1430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2231" descr=""/>
+        <xdr:cNvPr id="84" name="product_1640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2327" descr=""/>
+        <xdr:cNvPr id="85" name="product_2400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_486" descr=""/>
+        <xdr:cNvPr id="86" name="product_2469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_880" descr=""/>
+        <xdr:cNvPr id="87" name="product_2729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_1157" descr=""/>
+        <xdr:cNvPr id="88" name="product_2749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_1430" descr=""/>
+        <xdr:cNvPr id="89" name="product_2766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_1640" descr=""/>
+        <xdr:cNvPr id="90" name="product_2781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_2400" descr=""/>
+        <xdr:cNvPr id="91" name="product_2795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_2469" descr=""/>
+        <xdr:cNvPr id="92" name="product_2529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2729" descr=""/>
+        <xdr:cNvPr id="93" name="product_2580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2749" descr=""/>
+        <xdr:cNvPr id="94" name="product_2622" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2766" descr=""/>
+        <xdr:cNvPr id="95" name="product_2660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2781" descr=""/>
+        <xdr:cNvPr id="96" name="product_2696" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2795" descr=""/>
+        <xdr:cNvPr id="97" name="product_2807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2529" descr=""/>
+        <xdr:cNvPr id="98" name="product_2818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="99" name="product_2580" descr=""/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="100" name="product_2622" descr=""/>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_1178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="101" name="product_2660" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_2972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="102" name="product_2696" descr=""/>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="103" name="product_2807" descr=""/>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_2979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="104" name="product_2818" descr=""/>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_2978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>124</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_593" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>125</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="106" name="product_1178" descr=""/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_2981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="107" name="product_2972" descr=""/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_2980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_628" descr=""/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_1570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>136</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="109" name="product_2979" descr=""/>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_2982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="110" name="product_2978" descr=""/>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_1041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>138</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="111" name="product_638" descr=""/>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="112" name="product_2981" descr=""/>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_1739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="113" name="product_2980" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_3041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="114" name="product_1570" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_1334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="115" name="product_2982" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_3044" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="116" name="product_1041" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_1344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="117" name="product_626" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_3040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="118" name="product_1739" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_1040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="119" name="product_3041" descr=""/>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_3043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="120" name="product_1334" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_1357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="121" name="product_3044" descr=""/>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_3049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="122" name="product_1344" descr=""/>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_1819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="123" name="product_3040" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_3045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="124" name="product_1040" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_1280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="125" name="product_3043" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_1535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="126" name="product_1357" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_3048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_3049" descr=""/>
+        <xdr:cNvPr id="127" name="product_3047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_1819" descr=""/>
+        <xdr:cNvPr id="128" name="product_1609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_3045" descr=""/>
+        <xdr:cNvPr id="129" name="product_3051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_1280" descr=""/>
+        <xdr:cNvPr id="130" name="product_3050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_1535" descr=""/>
+        <xdr:cNvPr id="131" name="product_3052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_3048" descr=""/>
+        <xdr:cNvPr id="132" name="product_1998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_3047" descr=""/>
+        <xdr:cNvPr id="133" name="product_3053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="134" name="product_1609" descr=""/>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_1830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="135" name="product_3051" descr=""/>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="136" name="product_3050" descr=""/>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_2059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="137" name="product_3052" descr=""/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>176</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="138" name="product_1998" descr=""/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_1523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>177</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="139" name="product_3053" descr=""/>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_2343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_1830" descr=""/>
+        <xdr:cNvPr id="140" name="product_1020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_749" descr=""/>
+        <xdr:cNvPr id="141" name="product_2086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_2059" descr=""/>
+        <xdr:cNvPr id="142" name="product_5978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_2428" descr=""/>
+        <xdr:cNvPr id="143" name="product_1328" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_1523" descr=""/>
+        <xdr:cNvPr id="144" name="product_2206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_2343" descr=""/>
+        <xdr:cNvPr id="145" name="product_1749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="146" name="product_1020" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_2967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="147" name="product_2086" descr=""/>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_2977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="148" name="product_5978" descr=""/>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="149" name="product_1328" descr=""/>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="product_2966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
-        <a:stretch>
-[...220 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7701,59 +7443,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-gruppa-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-7x14-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-10-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-gelem-16-100-mm-8-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-litij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-natrij-geparinom-i-gelem-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-21g/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-23g/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2972" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2974" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2993" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-na-rezinke-3-slojnaya-s-fiksatorom-v-pet-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-l-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-m-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-topglove-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-bokovym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-centralnym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-aliminij-0-9-147-mm-sterilnyj-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-100-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-ind-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-alyuminij-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-aluminij-v-probirke-12-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-10a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-20b-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-2a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-5a-luer-s-igloj/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-5x10-gruppa-pl28/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/bint-marlevyj-nesterilnyj-7x14-ind-pl36/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-bez-napolnitelya-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-10-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-klot-aktivatorom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-13-75-mm-3-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-aktivatorom-gelem-16-100-mm-8-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-2-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-100-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-1-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-2-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-3-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/probirki-s-citratom-natriya-3-8-13-75-mm-4-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-litij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-natrij-geparinom-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-i-gelem-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k2-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-6-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-100-mm-7-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-1-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-2-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-3-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-4-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-13-75-mm-5-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-8-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/vakuumnye-probirki-s-edta-k3-16-100-mm-9-ml-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-21g/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/igla-babochka-ustrojstvo-dlya-vlivaniya-v-malye-veny-23g/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2972" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2974" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-litsevaya-mnogorazovaya-neoprenovaya/?sku=2993" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/maska-na-rezinke-3-slojnaya-s-fiksatorom-v-pet-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-lateksnye-smotrovye-tekstur-nesteril-neopudr-benovy-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-l-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-m-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-benovy-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/perchatki-nitrilovye-smotrovye-nesterilnye-topglove-s-golubye/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-bokovym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/skarifikator-s-centralnym-kopem/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-aliminij-0-9-147-mm-sterilnyj-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-iz-viskozy-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopkovyj-s-derevyannym-applikatorom-150-mm-nesterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-150-mm-nesteril/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-alyuminij-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-100-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-viskoza-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-derevo-v-probirke-12x150-mm-sterilnyj-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-ind-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-hlopok-plastik-v-probirke-12x150-mm-sterilnyj-20-sht-upakovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-alyuminij-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-aluminij-v-probirke-12-150-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-amies-ugol-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-cary-blair-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-plastik-v-probirke-12x150-mm-aptaca/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/tampon-zond-stuart-ugol-plastik-v-probirke-13x155-mm-sterilnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-10a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-20b-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-2a-luer-s-igloj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://himmedsnab.ru/product/shpric-inekcionnyj-trekhdetalnyj-5a-luer-s-igloj/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G199"/>
+  <dimension ref="A1:G193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="8"/>
@@ -8837,51 +8579,51 @@
       <c r="E56" s="7" t="s">
         <v>142</v>
       </c>
       <c r="F56" s="10">
         <v>10.0</v>
       </c>
       <c r="G56" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A57" s="15">
         <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="7" t="s">
         <v>145</v>
       </c>
       <c r="F57" s="10">
-        <v>5.2</v>
+        <v>12.45</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A58" s="15">
         <v>9</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="7" t="s">
         <v>148</v>
       </c>
       <c r="F58" s="10">
         <v>10.0</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>14</v>
       </c>
@@ -9049,2715 +8791,2601 @@
         <v>4</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A68" s="15">
         <v>1</v>
       </c>
-      <c r="B68" s="6"/>
+      <c r="B68" s="6" t="s">
+        <v>170</v>
+      </c>
       <c r="C68" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F68" s="10">
-        <v>14.63</v>
+        <v>13.4</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A69" s="15">
         <v>2</v>
       </c>
-      <c r="B69" s="6"/>
+      <c r="B69" s="6" t="s">
+        <v>173</v>
+      </c>
       <c r="C69" s="7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F69" s="10">
-        <v>14.63</v>
+        <v>13.4</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A70" s="15">
         <v>3</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F70" s="10">
         <v>13.4</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A71" s="15">
         <v>4</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F71" s="10">
         <v>13.4</v>
       </c>
       <c r="G71" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A72" s="15">
         <v>5</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F72" s="10">
         <v>13.4</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A73" s="15">
         <v>6</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F73" s="10">
         <v>13.4</v>
       </c>
       <c r="G73" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A74" s="15">
         <v>7</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F74" s="10">
         <v>13.4</v>
       </c>
       <c r="G74" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A75" s="15">
         <v>8</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F75" s="10">
-        <v>13.4</v>
+        <v>23.4</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A76" s="15">
         <v>9</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F76" s="10">
-        <v>13.4</v>
+        <v>23.4</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A77" s="15">
         <v>10</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F77" s="10">
         <v>23.4</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A78" s="15">
         <v>11</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F78" s="10">
-        <v>23.4</v>
+        <v>13.4</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A79" s="15">
         <v>12</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F79" s="10">
-        <v>23.4</v>
+        <v>13.4</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A80" s="15">
         <v>13</v>
       </c>
-      <c r="B80" s="6"/>
+      <c r="B80" s="6" t="s">
+        <v>206</v>
+      </c>
       <c r="C80" s="7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F80" s="10">
-        <v>14.63</v>
+        <v>13.4</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A81" s="15">
         <v>14</v>
       </c>
-      <c r="B81" s="6"/>
+      <c r="B81" s="6" t="s">
+        <v>209</v>
+      </c>
       <c r="C81" s="7" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="F81" s="10">
-        <v>14.63</v>
+        <v>13.4</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A82" s="15">
         <v>15</v>
       </c>
-      <c r="B82" s="6"/>
+      <c r="B82" s="6" t="s">
+        <v>212</v>
+      </c>
       <c r="C82" s="7" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="7" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="F82" s="10">
-        <v>19.31</v>
+        <v>13.4</v>
       </c>
       <c r="G82" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A83" s="15">
         <v>16</v>
       </c>
-      <c r="B83" s="6"/>
+      <c r="B83" s="6" t="s">
+        <v>215</v>
+      </c>
       <c r="C83" s="7" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="7" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="F83" s="10">
-        <v>8.58</v>
+        <v>13.4</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A84" s="15">
         <v>17</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="7" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="F84" s="10">
         <v>13.4</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A85" s="15">
         <v>18</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="7" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="F85" s="10">
-        <v>13.4</v>
+        <v>23.4</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A86" s="15">
         <v>19</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="7" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="F86" s="10">
-        <v>13.4</v>
+        <v>23.4</v>
       </c>
       <c r="G86" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A87" s="15">
         <v>20</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="7" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F87" s="10">
-        <v>13.4</v>
+        <v>23.4</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...38 lines deleted...]
-        <v>14</v>
+    <row r="88" spans="1:7" outlineLevel="2">
+      <c r="A88" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="16"/>
+    </row>
+    <row r="89" spans="1:7" outlineLevel="3">
+      <c r="A89" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="15">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F90" s="10">
-        <v>13.4</v>
+        <v>15.5</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A91" s="15">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F91" s="10">
-        <v>23.4</v>
+        <v>15.5</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A92" s="15">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F92" s="10">
-        <v>23.4</v>
+        <v>25.9</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A93" s="15">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F93" s="10">
-        <v>23.4</v>
+        <v>10.0</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="94" spans="1:7" outlineLevel="2">
-[...14 lines deleted...]
-      <c r="B95" s="3" t="s">
+    <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A94" s="15">
         <v>5</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="B94" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D94" s="5"/>
+      <c r="E94" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F94" s="10">
+        <v>10.0</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A95" s="15">
         <v>6</v>
       </c>
-      <c r="D95" s="3" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B95" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D95" s="5"/>
+      <c r="E95" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F95" s="10">
+        <v>10.0</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A96" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="7" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F96" s="10">
-        <v>15.5</v>
+        <v>10.0</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A97" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="7" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F97" s="10">
-        <v>15.5</v>
+        <v>10.0</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A98" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="7" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="F98" s="10">
-        <v>25.9</v>
+        <v>10.0</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A99" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="7" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F99" s="10">
         <v>10.0</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A100" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="7" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="F100" s="10">
         <v>10.0</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A101" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="7" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="F101" s="10">
         <v>10.0</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A102" s="15">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="7" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="F102" s="10">
         <v>10.0</v>
       </c>
       <c r="G102" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A103" s="15">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="7" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="F103" s="10">
-        <v>10.0</v>
+        <v>7.8</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A104" s="15">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="7" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="F104" s="10">
-        <v>10.0</v>
+        <v>15.5</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A105" s="15">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="7" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="F105" s="10">
         <v>10.0</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A106" s="15">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="7" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="F106" s="10">
         <v>10.0</v>
       </c>
       <c r="G106" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A107" s="15">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="7" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="F107" s="10">
         <v>10.0</v>
       </c>
       <c r="G107" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A108" s="15">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="7" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="F108" s="10">
         <v>10.0</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A109" s="15">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="7" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="F109" s="10">
-        <v>15.5</v>
+        <v>10.0</v>
       </c>
       <c r="G109" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A110" s="15">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="7" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="F110" s="10">
-        <v>15.5</v>
+        <v>10.0</v>
       </c>
       <c r="G110" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A111" s="15">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="7" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="F111" s="10">
         <v>10.0</v>
       </c>
       <c r="G111" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A112" s="15">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="7" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="F112" s="10">
         <v>10.0</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A113" s="15">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="7" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="F113" s="10">
         <v>10.0</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="15">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="7" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="F114" s="10">
         <v>10.0</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A115" s="15">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="7" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="F115" s="10">
-        <v>10.0</v>
+        <v>15.5</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="15">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="7" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="F116" s="10">
-        <v>10.0</v>
+        <v>15.5</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...41 lines deleted...]
-    <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="117" spans="1:7" outlineLevel="1">
+      <c r="A117" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="B117" s="1"/>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
+      <c r="F117" s="8"/>
+      <c r="G117" s="16"/>
+    </row>
+    <row r="118" spans="1:7" outlineLevel="2">
+      <c r="A118" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F119" s="10">
-        <v>10.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="120" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F120" s="10">
-        <v>10.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="121" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="C121" s="7" t="s">
+    <row r="121" spans="1:7" outlineLevel="1">
+      <c r="A121" s="12" t="s">
         <v>319</v>
       </c>
-      <c r="D121" s="5"/>
-      <c r="E121" s="7" t="s">
+      <c r="B121" s="1"/>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1"/>
+      <c r="F121" s="8"/>
+      <c r="G121" s="16"/>
+    </row>
+    <row r="122" spans="1:7" outlineLevel="2">
+      <c r="A122" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
+      <c r="A123" s="15">
+        <v>1</v>
+      </c>
+      <c r="B123" s="6" t="s">
         <v>320</v>
       </c>
-      <c r="F121" s="10">
-[...10 lines deleted...]
-      <c r="B122" s="6" t="s">
+      <c r="C123" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C122" s="7" t="s">
+      <c r="D123" s="5"/>
+      <c r="E123" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="D122" s="5"/>
-      <c r="E122" s="7" t="s">
+      <c r="F123" s="10">
+        <v>100.0</v>
+      </c>
+      <c r="G123" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
+      <c r="A124" s="15">
+        <v>2</v>
+      </c>
+      <c r="B124" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="F122" s="10">
-[...7 lines deleted...]
-      <c r="A123" s="12" t="s">
+      <c r="C124" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D124" s="5"/>
+      <c r="E124" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="B123" s="1"/>
-[...29 lines deleted...]
-    <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="F124" s="10">
+        <v>100.0</v>
+      </c>
+      <c r="G124" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A125" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>325</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="7" t="s">
         <v>327</v>
       </c>
       <c r="F125" s="10">
-        <v>1400.0</v>
+        <v>100.0</v>
       </c>
       <c r="G125" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+    <row r="126" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
       <c r="A126" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="F126" s="10">
+        <v>100.0</v>
+      </c>
+      <c r="G126" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A127" s="15">
+        <v>5</v>
+      </c>
+      <c r="B127" s="6" t="s">
         <v>330</v>
       </c>
-      <c r="F126" s="10">
-[...7 lines deleted...]
-      <c r="A127" s="12" t="s">
+      <c r="C127" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="B127" s="1"/>
-[...7 lines deleted...]
-      <c r="A128" s="2" t="s">
+      <c r="D127" s="5"/>
+      <c r="E127" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="F127" s="10">
+        <v>4.0</v>
+      </c>
+      <c r="G127" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" outlineLevel="1">
+      <c r="A128" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="8"/>
+      <c r="G128" s="16"/>
+    </row>
+    <row r="129" spans="1:7" outlineLevel="2">
+      <c r="A129" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="8"/>
+      <c r="G129" s="16"/>
+    </row>
+    <row r="130" spans="1:7" outlineLevel="3">
+      <c r="A130" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B128" s="3" t="s">
+      <c r="B130" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C128" s="4" t="s">
+      <c r="C130" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D128" s="3" t="s">
+      <c r="D130" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E128" s="4" t="s">
+      <c r="E130" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F128" s="9" t="s">
+      <c r="F130" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G128" s="2" t="s">
+      <c r="G130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="129" spans="1:7" customHeight="1" ht="20" outlineLevel="2">
-      <c r="A129" s="15">
+    <row r="131" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A131" s="15">
         <v>1</v>
       </c>
-      <c r="B129" s="6" t="s">
-[...20 lines deleted...]
-      <c r="B130" s="6" t="s">
+      <c r="B131" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="C130" s="7" t="s">
-[...3 lines deleted...]
-      <c r="E130" s="7" t="s">
+      <c r="C131" s="7" t="s">
         <v>336</v>
-      </c>
-[...15 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="F131" s="10">
+        <v>1500.0</v>
+      </c>
+      <c r="G131" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A132" s="15">
+        <v>2</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="C132" s="7" t="s">
         <v>339</v>
-      </c>
-[...15 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="F132" s="10">
+        <v>1500.0</v>
+      </c>
+      <c r="G132" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A133" s="15">
+        <v>3</v>
+      </c>
+      <c r="B133" s="6" t="s">
         <v>341</v>
       </c>
-      <c r="F132" s="10">
-[...10 lines deleted...]
-      <c r="B133" s="6" t="s">
+      <c r="C133" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="F133" s="10">
+        <v>1500.0</v>
+      </c>
+      <c r="G133" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" outlineLevel="2">
+      <c r="A134" s="13" t="s">
         <v>344</v>
-      </c>
-[...9 lines deleted...]
-        <v>345</v>
       </c>
       <c r="B134" s="1"/>
       <c r="C134" s="1"/>
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="8"/>
       <c r="G134" s="16"/>
     </row>
-    <row r="135" spans="1:7" outlineLevel="2">
-      <c r="A135" s="13" t="s">
+    <row r="135" spans="1:7" outlineLevel="3">
+      <c r="A135" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A136" s="15">
+        <v>1</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="C136" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="B135" s="1"/>
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="D136" s="5"/>
+      <c r="E136" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F136" s="10">
+        <v>1500.0</v>
+      </c>
+      <c r="G136" s="15" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A137" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F137" s="10">
         <v>1500.0</v>
       </c>
       <c r="G137" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A138" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F138" s="10">
         <v>1500.0</v>
       </c>
       <c r="G138" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A139" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F139" s="10">
         <v>1500.0</v>
       </c>
       <c r="G139" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="140" spans="1:7" outlineLevel="2">
-[...1 lines deleted...]
-        <v>356</v>
+    <row r="140" spans="1:7" outlineLevel="1">
+      <c r="A140" s="12" t="s">
+        <v>357</v>
       </c>
       <c r="B140" s="1"/>
       <c r="C140" s="1"/>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="8"/>
       <c r="G140" s="16"/>
     </row>
-    <row r="141" spans="1:7" outlineLevel="3">
+    <row r="141" spans="1:7" outlineLevel="2">
       <c r="A141" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="142" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F142" s="10">
-        <v>1500.0</v>
+        <v>1.55</v>
       </c>
       <c r="G142" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="143" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
         <v>2</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F143" s="10">
-        <v>1500.0</v>
+        <v>1.55</v>
       </c>
       <c r="G143" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="144" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="C144" s="7" t="s">
+    <row r="144" spans="1:7" outlineLevel="1">
+      <c r="A144" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="D144" s="5"/>
-      <c r="E144" s="7" t="s">
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1"/>
+      <c r="F144" s="8"/>
+      <c r="G144" s="16"/>
+    </row>
+    <row r="145" spans="1:7" outlineLevel="2">
+      <c r="A145" s="13" t="s">
         <v>365</v>
       </c>
-      <c r="F144" s="10">
-[...7 lines deleted...]
-      <c r="A145" s="15">
+      <c r="B145" s="1"/>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1"/>
+      <c r="F145" s="8"/>
+      <c r="G145" s="16"/>
+    </row>
+    <row r="146" spans="1:7" outlineLevel="3">
+      <c r="A146" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="B146" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A147" s="15">
+        <v>1</v>
+      </c>
+      <c r="B147" s="6" t="s">
         <v>366</v>
       </c>
-      <c r="C145" s="7" t="s">
+      <c r="C147" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="D145" s="5"/>
-      <c r="E145" s="7" t="s">
+      <c r="D147" s="5"/>
+      <c r="E147" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="F145" s="10">
-[...7 lines deleted...]
-      <c r="A146" s="12" t="s">
+      <c r="F147" s="10">
+        <v>43.5</v>
+      </c>
+      <c r="G147" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A148" s="15">
+        <v>2</v>
+      </c>
+      <c r="B148" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="B146" s="1"/>
-[...33 lines deleted...]
-      <c r="B148" s="6" t="s">
+      <c r="C148" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="F148" s="10">
+        <v>2.75</v>
+      </c>
+      <c r="G148" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A149" s="15">
+        <v>3</v>
+      </c>
+      <c r="B149" s="6" t="s">
         <v>372</v>
       </c>
-      <c r="F148" s="10">
-[...10 lines deleted...]
-      <c r="B149" s="6" t="s">
+      <c r="C149" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="F149" s="10">
+        <v>2.86</v>
+      </c>
+      <c r="G149" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A150" s="15">
+        <v>4</v>
+      </c>
+      <c r="B150" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="F149" s="10">
-[...7 lines deleted...]
-      <c r="A150" s="12" t="s">
+      <c r="C150" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B150" s="1"/>
-[...7 lines deleted...]
-      <c r="A151" s="13" t="s">
+      <c r="D150" s="5"/>
+      <c r="E150" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B151" s="1"/>
-[...7 lines deleted...]
-      <c r="A152" s="2" t="s">
+      <c r="F150" s="10">
+        <v>2.86</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A151" s="15">
+        <v>5</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D151" s="5"/>
+      <c r="E151" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="F151" s="10">
+        <v>2.86</v>
+      </c>
+      <c r="G151" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" outlineLevel="2">
+      <c r="A152" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="8"/>
+      <c r="G152" s="16"/>
+    </row>
+    <row r="153" spans="1:7" outlineLevel="3">
+      <c r="A153" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B152" s="3" t="s">
+      <c r="B153" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C152" s="4" t="s">
+      <c r="C153" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D152" s="3" t="s">
+      <c r="D153" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E152" s="4" t="s">
+      <c r="E153" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F152" s="9" t="s">
+      <c r="F153" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G152" s="2" t="s">
+      <c r="G153" s="2" t="s">
         <v>10</v>
-      </c>
-[...19 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A154" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F154" s="10">
-        <v>2.75</v>
+        <v>1.1</v>
       </c>
       <c r="G154" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A155" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F155" s="10">
-        <v>2.86</v>
+        <v>1.1</v>
       </c>
       <c r="G155" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A156" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F156" s="10">
-        <v>2.86</v>
+        <v>1.1</v>
       </c>
       <c r="G156" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A157" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F157" s="10">
-        <v>2.86</v>
+        <v>1.1</v>
       </c>
       <c r="G157" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:7" outlineLevel="2">
       <c r="A158" s="13" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B158" s="1"/>
       <c r="C158" s="1"/>
       <c r="D158" s="1"/>
       <c r="E158" s="1"/>
       <c r="F158" s="8"/>
       <c r="G158" s="16"/>
     </row>
     <row r="159" spans="1:7" outlineLevel="3">
       <c r="A159" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A160" s="15">
         <v>1</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F160" s="10">
-        <v>1.1</v>
+        <v>31.68</v>
       </c>
       <c r="G160" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A161" s="15">
         <v>2</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F161" s="10">
-        <v>1.1</v>
+        <v>25.74</v>
       </c>
       <c r="G161" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A162" s="15">
         <v>3</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F162" s="10">
-        <v>1.1</v>
+        <v>8.36</v>
       </c>
       <c r="G162" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A163" s="15">
         <v>4</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F163" s="10">
-        <v>1.1</v>
+        <v>12.32</v>
       </c>
       <c r="G163" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="164" spans="1:7" outlineLevel="2">
-[...14 lines deleted...]
-      <c r="B165" s="3" t="s">
+    <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A164" s="15">
         <v>5</v>
       </c>
-      <c r="C165" s="4" t="s">
+      <c r="B164" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D164" s="5"/>
+      <c r="E164" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="F164" s="10">
+        <v>12.32</v>
+      </c>
+      <c r="G164" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A165" s="15">
         <v>6</v>
       </c>
-      <c r="D165" s="3" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B165" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D165" s="5"/>
+      <c r="E165" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="F165" s="10">
+        <v>8.36</v>
+      </c>
+      <c r="G165" s="15" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="7" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="F166" s="10">
-        <v>31.68</v>
+        <v>10.01</v>
       </c>
       <c r="G166" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="7" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="F167" s="10">
-        <v>25.74</v>
+        <v>12.32</v>
       </c>
       <c r="G167" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A168" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="7" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="F168" s="10">
         <v>8.36</v>
       </c>
       <c r="G168" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="7" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F169" s="10">
-        <v>12.32</v>
+        <v>10.01</v>
       </c>
       <c r="G169" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="7" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="F170" s="10">
         <v>12.32</v>
       </c>
       <c r="G170" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="7" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="F171" s="10">
         <v>8.36</v>
       </c>
       <c r="G171" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="15">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="7" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="F172" s="10">
         <v>10.01</v>
       </c>
       <c r="G172" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A173" s="15">
+    <row r="173" spans="1:7" outlineLevel="2">
+      <c r="A173" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="B173" s="1"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="8"/>
+      <c r="G173" s="16"/>
+    </row>
+    <row r="174" spans="1:7" outlineLevel="3">
+      <c r="A174" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E174" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B173" s="6" t="s">
-[...17 lines deleted...]
-      <c r="A174" s="15">
+      <c r="F174" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B174" s="6" t="s">
-[...13 lines deleted...]
-        <v>14</v>
+      <c r="G174" s="2" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A175" s="15">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F175" s="10">
-        <v>10.01</v>
+        <v>90.0</v>
       </c>
       <c r="G175" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A176" s="15">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="7" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F176" s="10">
-        <v>12.32</v>
+        <v>25.1</v>
       </c>
       <c r="G176" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A177" s="15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F177" s="10">
-        <v>8.36</v>
+        <v>40.0</v>
       </c>
       <c r="G177" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="15">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F178" s="10">
-        <v>10.01</v>
+        <v>90.0</v>
       </c>
       <c r="G178" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="179" spans="1:7" outlineLevel="2">
-[...14 lines deleted...]
-      <c r="B180" s="3" t="s">
+    <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A179" s="15">
         <v>5</v>
       </c>
-      <c r="C180" s="4" t="s">
+      <c r="B179" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D179" s="5"/>
+      <c r="E179" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="F179" s="10">
+        <v>25.1</v>
+      </c>
+      <c r="G179" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A180" s="15">
         <v>6</v>
       </c>
-      <c r="D180" s="3" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B180" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="D180" s="5"/>
+      <c r="E180" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="F180" s="10">
+        <v>46.0</v>
+      </c>
+      <c r="G180" s="15" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="7" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="F181" s="10">
-        <v>90.0</v>
+        <v>25.1</v>
       </c>
       <c r="G181" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="15">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="7" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F182" s="10">
-        <v>25.1</v>
+        <v>46.0</v>
       </c>
       <c r="G182" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A183" s="15">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="7" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="F183" s="10">
-        <v>40.0</v>
+        <v>25.1</v>
       </c>
       <c r="G183" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A184" s="15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="7" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="F184" s="10">
-        <v>90.0</v>
+        <v>25.1</v>
       </c>
       <c r="G184" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A185" s="15">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="7" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="F185" s="10">
-        <v>25.1</v>
+        <v>33.88</v>
       </c>
       <c r="G185" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A186" s="15">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="7" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="F186" s="10">
-        <v>46.0</v>
+        <v>25.1</v>
       </c>
       <c r="G186" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A187" s="15">
+    <row r="187" spans="1:7" outlineLevel="1">
+      <c r="A187" s="12" t="s">
+        <v>471</v>
+      </c>
+      <c r="B187" s="1"/>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1"/>
+      <c r="F187" s="8"/>
+      <c r="G187" s="16"/>
+    </row>
+    <row r="188" spans="1:7" outlineLevel="2">
+      <c r="A188" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1"/>
+      <c r="F188" s="8"/>
+      <c r="G188" s="16"/>
+    </row>
+    <row r="189" spans="1:7" outlineLevel="3">
+      <c r="A189" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B187" s="6" t="s">
-[...17 lines deleted...]
-      <c r="A188" s="15">
+      <c r="E189" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B188" s="6" t="s">
-[...17 lines deleted...]
-      <c r="A189" s="15">
+      <c r="F189" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B189" s="6" t="s">
-[...13 lines deleted...]
-        <v>14</v>
+      <c r="G189" s="2" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A190" s="15">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="C190" s="7" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F190" s="10">
-        <v>25.1</v>
+        <v>13.0</v>
       </c>
       <c r="G190" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A191" s="15">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B191" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="C191" s="7" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F191" s="10">
-        <v>33.88</v>
+        <v>22.0</v>
       </c>
       <c r="G191" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A192" s="15">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B192" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="C192" s="7" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="F192" s="10">
+        <v>10.0</v>
+      </c>
+      <c r="G192" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A193" s="15">
+        <v>4</v>
+      </c>
+      <c r="B193" s="6" t="s">
         <v>482</v>
       </c>
-      <c r="F192" s="10">
-[...7 lines deleted...]
-      <c r="A193" s="12" t="s">
+      <c r="C193" s="7" t="s">
         <v>483</v>
       </c>
-      <c r="B193" s="1"/>
-[...7 lines deleted...]
-      <c r="A194" s="13" t="s">
+      <c r="D193" s="5"/>
+      <c r="E193" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="B194" s="1"/>
-[...106 lines deleted...]
-      <c r="F199" s="10">
+      <c r="F193" s="10">
         <v>11.0</v>
       </c>
-      <c r="G199" s="15" t="s">
+      <c r="G193" s="15" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A66:G66"/>
-    <mergeCell ref="A94:G94"/>
-[...2 lines deleted...]
-    <mergeCell ref="D129:D132"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="D123:D126"/>
+    <mergeCell ref="A128:G128"/>
+    <mergeCell ref="A129:G129"/>
     <mergeCell ref="A134:G134"/>
-    <mergeCell ref="A135:G135"/>
     <mergeCell ref="A140:G140"/>
-    <mergeCell ref="A146:G146"/>
-[...1 lines deleted...]
-    <mergeCell ref="A151:G151"/>
+    <mergeCell ref="A144:G144"/>
+    <mergeCell ref="A145:G145"/>
+    <mergeCell ref="A152:G152"/>
     <mergeCell ref="A158:G158"/>
-    <mergeCell ref="A164:G164"/>
-[...2 lines deleted...]
-    <mergeCell ref="A194:G194"/>
+    <mergeCell ref="A173:G173"/>
+    <mergeCell ref="A187:G187"/>
+    <mergeCell ref="A188:G188"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_23"/>
@@ -11787,137 +11415,131 @@
     <hyperlink ref="E61" r:id="rId_hyperlink_47"/>
     <hyperlink ref="E62" r:id="rId_hyperlink_48"/>
     <hyperlink ref="E63" r:id="rId_hyperlink_49"/>
     <hyperlink ref="E64" r:id="rId_hyperlink_50"/>
     <hyperlink ref="E65" r:id="rId_hyperlink_51"/>
     <hyperlink ref="E68" r:id="rId_hyperlink_52"/>
     <hyperlink ref="E69" r:id="rId_hyperlink_53"/>
     <hyperlink ref="E70" r:id="rId_hyperlink_54"/>
     <hyperlink ref="E71" r:id="rId_hyperlink_55"/>
     <hyperlink ref="E72" r:id="rId_hyperlink_56"/>
     <hyperlink ref="E73" r:id="rId_hyperlink_57"/>
     <hyperlink ref="E74" r:id="rId_hyperlink_58"/>
     <hyperlink ref="E75" r:id="rId_hyperlink_59"/>
     <hyperlink ref="E76" r:id="rId_hyperlink_60"/>
     <hyperlink ref="E77" r:id="rId_hyperlink_61"/>
     <hyperlink ref="E78" r:id="rId_hyperlink_62"/>
     <hyperlink ref="E79" r:id="rId_hyperlink_63"/>
     <hyperlink ref="E80" r:id="rId_hyperlink_64"/>
     <hyperlink ref="E81" r:id="rId_hyperlink_65"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_66"/>
     <hyperlink ref="E83" r:id="rId_hyperlink_67"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_68"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_69"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_70"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="E88" r:id="rId_hyperlink_72"/>
-[...4 lines deleted...]
-    <hyperlink ref="E93" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="E90" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="E91" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="E92" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="E93" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="E94" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="E95" r:id="rId_hyperlink_77"/>
     <hyperlink ref="E96" r:id="rId_hyperlink_78"/>
     <hyperlink ref="E97" r:id="rId_hyperlink_79"/>
     <hyperlink ref="E98" r:id="rId_hyperlink_80"/>
     <hyperlink ref="E99" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E100" r:id="rId_hyperlink_82"/>
     <hyperlink ref="E101" r:id="rId_hyperlink_83"/>
     <hyperlink ref="E102" r:id="rId_hyperlink_84"/>
     <hyperlink ref="E103" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E104" r:id="rId_hyperlink_86"/>
     <hyperlink ref="E105" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E106" r:id="rId_hyperlink_88"/>
     <hyperlink ref="E107" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E108" r:id="rId_hyperlink_90"/>
     <hyperlink ref="E109" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E110" r:id="rId_hyperlink_92"/>
     <hyperlink ref="E111" r:id="rId_hyperlink_93"/>
     <hyperlink ref="E112" r:id="rId_hyperlink_94"/>
     <hyperlink ref="E113" r:id="rId_hyperlink_95"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_96"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="E117" r:id="rId_hyperlink_99"/>
-[...29 lines deleted...]
-    <hyperlink ref="E163" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="E119" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="E120" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="E123" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="E124" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="E125" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="E126" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="E127" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="E131" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="E132" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="E133" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="E136" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="E137" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="E138" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="E139" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="E142" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="E143" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="E147" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="E148" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="E149" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="E150" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="E151" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="E155" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="E156" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="E157" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="E160" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="E161" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="E162" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="E163" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="E164" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="E165" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E169" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E170" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E171" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E172" r:id="rId_hyperlink_136"/>
-    <hyperlink ref="E173" r:id="rId_hyperlink_137"/>
-[...4 lines deleted...]
-    <hyperlink ref="E178" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E175" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E176" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E177" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E178" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E179" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E180" r:id="rId_hyperlink_142"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E183" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E184" r:id="rId_hyperlink_146"/>
     <hyperlink ref="E185" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E186" r:id="rId_hyperlink_148"/>
-    <hyperlink ref="E187" r:id="rId_hyperlink_149"/>
-[...8 lines deleted...]
-    <hyperlink ref="E199" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="E190" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="E191" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="E192" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="E193" r:id="rId_hyperlink_152"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">