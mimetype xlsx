--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -59,123 +59,123 @@
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Валюта</t>
   </si>
   <si>
     <t>12011203</t>
   </si>
   <si>
     <t>Пинцет анатомический общего назначения ПА 150х2,5 мм</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pintset-anatomicheskiy-obshchego-naznacheniya-pa-150x2-5-mm/</t>
   </si>
   <si>
     <t>руб.</t>
   </si>
   <si>
     <t>Пинцеты пластиковые</t>
   </si>
   <si>
     <t>12011212</t>
   </si>
   <si>
-    <t>Пинцет 110 мм, п/с, нестерильный</t>
+    <t>Пинцет 110 мм, п/с, нестерильный, 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-110-mm-ps-nesterilnyj/</t>
   </si>
   <si>
     <t>12011217</t>
   </si>
   <si>
-    <t>Пинцет 124 мм, АБС, нестерильный, Aptaca</t>
+    <t>Пинцет 124 мм, АБС, нестерильный, Aptaca, 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-124-mm-abs-nesterilnyj-aptaca/</t>
   </si>
   <si>
     <t>12011205</t>
   </si>
   <si>
-    <t>Пинцет 124 мм, АБС, стерильный, Aptaca</t>
+    <t>Пинцет 124 мм, АБС, стерильный, Aptaca, инд. уп., 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-124-mm-abs-sterilnyj-aptaca/</t>
   </si>
   <si>
     <t>12011213</t>
   </si>
   <si>
-    <t>Пинцет 125 мм, п/с, нестерильный</t>
+    <t>Пинцет 125 мм, п/с, нестерильный, 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-125-mm-ps-nesterilnyj/</t>
   </si>
   <si>
     <t>12011209</t>
   </si>
   <si>
-    <t>Пинцет 145 мм, ПОМ, нестерильный, Kartell</t>
+    <t>Пинцет 145 мм, ПОМ, нестерильный, Kartell, 5 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-145-mm-pom-nesterilnyj-kartell/</t>
   </si>
   <si>
     <t>12011215</t>
   </si>
   <si>
-    <t>Пинцет 150 мм, п/с, нестерильный</t>
+    <t>Пинцет 150 мм, п/с, нестерильный, 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-150-mm-ps-nesterilnyj/</t>
   </si>
   <si>
     <t>12011210</t>
   </si>
   <si>
-    <t>Пинцет 150 мм, п/с, стерильный</t>
+    <t>Пинцет 150 мм, п/с, стерильный, уп. инд., 50 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-150-mm-ps-sterilnyj/</t>
   </si>
   <si>
     <t>12011216</t>
   </si>
   <si>
-    <t>Пинцет 190 мм, п/с, нестерильный</t>
+    <t>Пинцет 190 мм, п/с, нестерильный, 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-190-mm-ps-nesterilnyj/</t>
   </si>
   <si>
     <t>12011211</t>
   </si>
   <si>
-    <t>Пинцет 190 мм, п/с, стерильный</t>
+    <t>Пинцет 190 мм, п/с, стерильный, инд. уп., 10 шт/уп.</t>
   </si>
   <si>
     <t>https://himmedsnab.ru/product/pincet-190-mm-ps-sterilnyj/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -995,219 +995,219 @@
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A6" s="12">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="10">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A7" s="12">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="10">
-        <v>25.0</v>
+        <v>20.8</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A8" s="12">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="10">
-        <v>22.8</v>
+        <v>25.1</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A9" s="12">
         <v>4</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="10">
-        <v>16.9</v>
+        <v>20.0</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A10" s="12">
         <v>5</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="10">
-        <v>561.0</v>
+        <v>715.0</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A11" s="12">
         <v>6</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="10">
-        <v>17.9</v>
+        <v>21.2</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A12" s="12">
         <v>7</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="10">
-        <v>19.5</v>
+        <v>23.0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7" outlineLevel="2">
       <c r="A13" s="12">
         <v>8</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="10">
-        <v>15.0</v>
+        <v>21.2</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7" outlineLevel="2">
       <c r="A14" s="12">
         <v>9</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="10">
-        <v>15.0</v>
+        <v>23.9</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>