--- v1 (2026-08-03)
+++ v2 (2026-11-02)
@@ -276,51 +276,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae97351d3ab78b6e00be5e55e1969b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ace94f65882ea824da143337ac951.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5cf85ce27ae71dadf609293757cb.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a390d18f89f195da72330816134ee.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d0e336222a9ef8925f714403ae8f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e3b2fef32c60ed15ce7e418a0833.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c0d49da7d850c9701bacceea31bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca00eb439d22c3f7ea5a141501804c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae97351d3ab78b6e00be5e55e1969b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ace94f65882ea824da143337ac951.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5cf85ce27ae71dadf609293757cb.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a390d18f89f195da72330816134ee.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d0e336222a9ef8925f714403ae8f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e3b2fef32c60ed15ce7e418a0833.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c0d49da7d850c9701bacceea31bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca00eb439d22c3f7ea5a141501804c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794e7f2b2055662dbccb9bc9a9082d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07aed96438eb594e1f3ff8f4ccc764.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_5991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -562,50 +562,124 @@
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_2111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="product_2223" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="product_2319" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1127,72 +1201,72 @@
       <c r="G11" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A12" s="12">
         <v>7</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="10">
         <v>23.0</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:7" outlineLevel="2">
+    <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A13" s="12">
         <v>8</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="10">
         <v>21.2</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:7" outlineLevel="2">
+    <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A14" s="12">
         <v>9</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="10">
         <v>23.9</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>